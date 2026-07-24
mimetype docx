--- v0 (2026-03-18)
+++ v1 (2026-07-24)
@@ -9,70 +9,70 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="79A029A5" w14:textId="06F0E5FD" w:rsidR="00DB6B3D" w:rsidRPr="00C7009A" w:rsidRDefault="00E44219" w:rsidP="008A3CA5">
+    <w:p w14:paraId="2523802B" w14:textId="77777777" w:rsidR="00DB6B3D" w:rsidRPr="00C7009A" w:rsidRDefault="00E44219" w:rsidP="00A218E6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_heading=h.3xvnoat3lb98" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00C7009A">
         <w:t>Title</w:t>
       </w:r>
       <w:r w:rsidR="003419C1">
         <w:t xml:space="preserve"> of the Interview</w:t>
       </w:r>
       <w:r w:rsidR="0011749D" w:rsidRPr="00C7009A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49724B5E" w14:textId="1A15887A" w:rsidR="009477FE" w:rsidRPr="007C1440" w:rsidRDefault="00E44219" w:rsidP="002F60A3">
+    <w:p w14:paraId="5DF8AA91" w14:textId="77777777" w:rsidR="009477FE" w:rsidRPr="007C1440" w:rsidRDefault="00E44219" w:rsidP="002F60A3">
       <w:pPr>
         <w:pStyle w:val="Authorname"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F60A3">
         <w:t>Autho</w:t>
       </w:r>
       <w:r w:rsidR="0011749D" w:rsidRPr="002F60A3">
         <w:t>r</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk213926805"/>
       <w:r w:rsidR="007C1440" w:rsidRPr="007C1440">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007C1440" w:rsidRPr="007C1440">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6CF8CA08" wp14:editId="65CD8FE1">
             <wp:extent cx="175260" cy="175260"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -101,196 +101,201 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="175260" cy="175260"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="558F0A32" w14:textId="33A15F80" w:rsidR="00082F4C" w:rsidRPr="00C7009A" w:rsidRDefault="00082F4C" w:rsidP="00082F4C">
+    <w:p w14:paraId="27B45851" w14:textId="77777777" w:rsidR="00082F4C" w:rsidRPr="00C7009A" w:rsidRDefault="00082F4C" w:rsidP="00082F4C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7009A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Affiliation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="449B1C17" w14:textId="4F58D194" w:rsidR="00082F4C" w:rsidRPr="00C7009A" w:rsidRDefault="00082F4C" w:rsidP="00082F4C">
+    <w:p w14:paraId="4CACD485" w14:textId="77777777" w:rsidR="00082F4C" w:rsidRPr="00C7009A" w:rsidRDefault="00082F4C" w:rsidP="00082F4C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7009A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>email</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2968A1F6" w14:textId="77777777" w:rsidR="003419C1" w:rsidRDefault="003419C1" w:rsidP="00082F4C">
+    <w:p w14:paraId="1D61DBE5" w14:textId="77777777" w:rsidR="003419C1" w:rsidRDefault="003419C1" w:rsidP="00082F4C">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="JACLRSectionsChar"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42EC5011" w14:textId="0CDE4FE0" w:rsidR="00082F4C" w:rsidRDefault="003419C1" w:rsidP="00004E99">
+    <w:p w14:paraId="4E3D910B" w14:textId="77777777" w:rsidR="00082F4C" w:rsidRDefault="003419C1" w:rsidP="00004E99">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003419C1">
+      <w:r w:rsidRPr="00A218E6">
         <w:rPr>
           <w:rStyle w:val="JACLRSectionsChar"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:smallCaps/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Name of the Interviewee</w:t>
       </w:r>
       <w:r w:rsidRPr="003419C1">
         <w:rPr>
           <w:rStyle w:val="JACLRSectionsChar"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00082F4C" w:rsidRPr="003419C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C7009A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please, add a </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Please</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C7009A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:t xml:space="preserve">, add a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>bionote</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the person you are interviewing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="069CA4BB" w14:textId="7D8CF369" w:rsidR="003419C1" w:rsidRPr="003419C1" w:rsidRDefault="003419C1" w:rsidP="00004E99">
+    <w:p w14:paraId="2AF23D52" w14:textId="77777777" w:rsidR="003419C1" w:rsidRPr="003419C1" w:rsidRDefault="003419C1" w:rsidP="00004E99">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Add details about the time this interview was made.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="296FF47A" w14:textId="77777777" w:rsidR="003419C1" w:rsidRDefault="003419C1" w:rsidP="008A3CA5">
+    <w:p w14:paraId="2A2742F7" w14:textId="77777777" w:rsidR="003419C1" w:rsidRDefault="003419C1" w:rsidP="008A3CA5">
       <w:pPr>
         <w:pStyle w:val="MainBody"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_heading=h.r2s0zl7xz4o0" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="243677D4" w14:textId="38DDC85E" w:rsidR="00DB6B3D" w:rsidRPr="008A6E21" w:rsidRDefault="003419C1" w:rsidP="008A3CA5">
+    <w:p w14:paraId="3F40BED8" w14:textId="77777777" w:rsidR="00DB6B3D" w:rsidRPr="008A6E21" w:rsidRDefault="003419C1" w:rsidP="008A3CA5">
       <w:pPr>
         <w:pStyle w:val="MainBody"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003419C1">
+      <w:r w:rsidRPr="00A218E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t>’s Full Name</w:t>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t>Interviewer’s Full Name</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00E44219" w:rsidRPr="003419C1">
         <w:t>Lorem</w:t>
       </w:r>
       <w:r w:rsidR="00E44219" w:rsidRPr="00C7009A">
         <w:t xml:space="preserve"> ipsum </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E44219" w:rsidRPr="00C7009A">
         <w:t>dolor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E44219" w:rsidRPr="00C7009A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E44219" w:rsidRPr="00C7009A">
         <w:t>sit</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00E44219" w:rsidRPr="00C7009A">
         <w:t xml:space="preserve"> </w:t>
@@ -366,70 +371,64 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E44219" w:rsidRPr="00C7009A">
         <w:t xml:space="preserve"> labore et dolore magna </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E44219" w:rsidRPr="00C7009A">
         <w:t>aliqua</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E44219" w:rsidRPr="00C7009A">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00E44219" w:rsidRPr="007C1440">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Ut enim ad minim veniam, quis nostrud exercitation ullamco laboris nisi ut aliquip ex ea commodo consequat. </w:t>
       </w:r>
       <w:r w:rsidR="00E44219" w:rsidRPr="008A6E21">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Duis aute irure dolor in reprehenderit in voluptate velit esse cillum dolore eu fugiat nulla pariatur. Excepteur sint occaecat cupidatat non proident, sunt in culpa qui officia deserunt mollit anim id est laborum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01FD9737" w14:textId="383CB343" w:rsidR="00DB6B3D" w:rsidRPr="008A6E21" w:rsidRDefault="003419C1" w:rsidP="008A3CA5">
+    <w:p w14:paraId="31E63864" w14:textId="77777777" w:rsidR="00DB6B3D" w:rsidRPr="008A6E21" w:rsidRDefault="003419C1" w:rsidP="008A3CA5">
       <w:pPr>
         <w:pStyle w:val="MainBody"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003419C1">
+      <w:r w:rsidRPr="00A218E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t>e’s Full Name</w:t>
+          <w:smallCaps/>
+        </w:rPr>
+        <w:t>Interviewee’s Full Name</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="003419C1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E44219" w:rsidRPr="003419C1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorem ipsum dolor </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E44219" w:rsidRPr="003419C1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sit</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00E44219" w:rsidRPr="003419C1">
@@ -549,404 +548,700 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> labore et dolore magna </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E44219" w:rsidRPr="003419C1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>aliqua</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E44219" w:rsidRPr="003419C1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00E44219" w:rsidRPr="008A6E21">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Ut enim ad minim veniam, quis nostrud exercitation ullamco laboris nisi ut aliquip ex ea commodo consequat. Duis aute irure dolor in reprehenderit in voluptate velit esse cillum dolore eu fugiat nulla pariatur. Excepteur sint occaecat cupidatat non proident, sunt in culpa qui officia deserunt mollit anim id est laborum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FE6E648" w14:textId="5CE47D0F" w:rsidR="003419C1" w:rsidRPr="008A6E21" w:rsidRDefault="003419C1" w:rsidP="003419C1">
+    <w:p w14:paraId="680E1896" w14:textId="77777777" w:rsidR="003419C1" w:rsidRPr="008A6E21" w:rsidRDefault="003419C1" w:rsidP="003419C1">
       <w:pPr>
         <w:pStyle w:val="MainBody"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A218E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Interviewer’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A218E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A218E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Initials</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003419C1">
         <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003419C1">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lorem ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003419C1">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003419C1">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sit amet, consectetur adipiscing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. Ut enim ad minim veniam, quis nostrud exercitation ullamco laboris nisi ut aliquip ex ea commodo consequat. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Duis aute irure dolor in reprehenderit in voluptate velit esse cillum dolore eu fugiat nulla pariatur. Excepteur sint occaecat cupidatat non proident, sunt in culpa qui officia deserunt mollit anim id est laborum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD21E89" w14:textId="77777777" w:rsidR="003419C1" w:rsidRPr="008A6E21" w:rsidRDefault="003419C1" w:rsidP="003419C1">
+      <w:pPr>
+        <w:pStyle w:val="MainBody"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A218E6">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:smallCaps/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Interviewee’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A218E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="fr-FR"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:smallCaps/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A218E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Initials</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003419C1">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">: Lorem ipsum dolor sit amet, consectetur adipiscing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. Ut enim ad minim veniam, quis nostrud exercitation ullamco laboris nisi ut aliquip ex ea commodo consequat. </w:t>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003419C1">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lorem ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003419C1">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003419C1">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sit amet, consectetur adipiscing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. </w:t>
       </w:r>
       <w:r w:rsidRPr="008A6E21">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ut enim ad minim veniam, quis nostrud exercitation ullamco laboris nisi ut aliquip ex ea commodo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>consequat. Duis aute irure dolor in reprehenderit in voluptate velit esse cillum dolore eu fugiat nulla pariatur. Excepteur sint occaecat cupidatat non proident, sunt in culpa qui officia deserunt mollit anim id est laborum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AEA6B20" w14:textId="77777777" w:rsidR="003419C1" w:rsidRPr="008A6E21" w:rsidRDefault="003419C1" w:rsidP="003419C1">
+      <w:pPr>
+        <w:pStyle w:val="MainBody"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A218E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Interviewer’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A218E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A218E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Initials</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003419C1">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003419C1">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lorem ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003419C1">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003419C1">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sit amet, consectetur adipiscing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. Ut enim ad minim veniam, quis nostrud exercitation ullamco laboris nisi ut aliquip ex ea commodo consequat. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:t>Duis aute irure dolor in reprehenderit in voluptate velit esse cillum dolore eu fugiat nulla pariatur. Excepteur sint occaecat cupidatat non proident, sunt in culpa qui officia deserunt mollit anim id est laborum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="681D35F7" w14:textId="10D6789A" w:rsidR="003419C1" w:rsidRPr="008A6E21" w:rsidRDefault="003419C1" w:rsidP="003419C1">
+    <w:p w14:paraId="4E1C801E" w14:textId="77777777" w:rsidR="003419C1" w:rsidRPr="008A6E21" w:rsidRDefault="003419C1" w:rsidP="003419C1">
       <w:pPr>
         <w:pStyle w:val="MainBody"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A218E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Interviewee’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A218E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A218E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Initials</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003419C1">
         <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003419C1">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lorem ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003419C1">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003419C1">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sit amet, consectetur adipiscing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Ut enim ad minim veniam, quis nostrud exercitation ullamco laboris nisi ut aliquip ex ea commodo consequat. Duis aute irure dolor in reprehenderit in voluptate velit esse cillum dolore eu fugiat nulla pariatur. Excepteur sint occaecat cupidatat non proident, sunt in culpa qui officia deserunt mollit anim id est laborum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="366BE267" w14:textId="77777777" w:rsidR="003419C1" w:rsidRPr="008A6E21" w:rsidRDefault="003419C1" w:rsidP="003419C1">
+      <w:pPr>
+        <w:pStyle w:val="MainBody"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A218E6">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:smallCaps/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Interviewer’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A218E6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="fr-FR"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:smallCaps/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A218E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Initials</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003419C1">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">: Lorem ipsum dolor sit amet, consectetur adipiscing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. </w:t>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003419C1">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lorem ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003419C1">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003419C1">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sit amet, consectetur adipiscing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. Ut enim ad minim veniam, quis nostrud exercitation ullamco laboris nisi ut aliquip ex ea commodo consequat. </w:t>
       </w:r>
       <w:r w:rsidRPr="008A6E21">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ut enim ad minim veniam, quis nostrud exercitation ullamco laboris nisi ut aliquip ex ea commodo consequat. Duis </w:t>
+        <w:t>Duis aute irure dolor in reprehenderit in voluptate velit esse cillum dolore eu fugiat nulla pariatur. Excepteur sint occaecat cupidatat non proident, sunt in culpa qui officia deserunt mollit anim id est laborum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D96BA6" w14:textId="77777777" w:rsidR="003419C1" w:rsidRPr="008A6E21" w:rsidRDefault="003419C1" w:rsidP="003419C1">
+      <w:pPr>
+        <w:pStyle w:val="MainBody"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A218E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Interviewee’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A218E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A218E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Initials</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003419C1">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003419C1">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lorem ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003419C1">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003419C1">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sit amet, consectetur adipiscing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. </w:t>
       </w:r>
       <w:r w:rsidRPr="008A6E21">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
+        <w:t>Ut enim ad minim veniam, quis nostrud exercitation ullamco laboris nisi ut aliquip ex ea commodo consequat. Duis aute irure dolor in reprehenderit in voluptate velit esse cillum dolore eu fugiat nulla pariatur. Excepteur sint occaecat cupidatat non proident, sunt in culpa qui officia deserunt mollit anim id est laborum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27039E2A" w14:textId="77777777" w:rsidR="003419C1" w:rsidRPr="008A6E21" w:rsidRDefault="003419C1" w:rsidP="003419C1">
+      <w:pPr>
+        <w:pStyle w:val="MainBody"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A218E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Interviewer’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A218E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A218E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Initials</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003419C1">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003419C1">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lorem ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003419C1">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003419C1">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sit amet, consectetur adipiscing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. Ut enim ad minim veniam, quis nostrud exercitation ullamco laboris nisi ut aliquip ex ea commodo consequat. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Duis aute irure dolor in reprehenderit in voluptate velit esse cillum dolore eu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>aute irure dolor in reprehenderit in voluptate velit esse cillum dolore eu fugiat nulla pariatur. Excepteur sint occaecat cupidatat non proident, sunt in culpa qui officia deserunt mollit anim id est laborum.</w:t>
+        <w:t>fugiat nulla pariatur. Excepteur sint occaecat cupidatat non proident, sunt in culpa qui officia deserunt mollit anim id est laborum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43AC2E74" w14:textId="5C01B6A8" w:rsidR="003419C1" w:rsidRPr="008A6E21" w:rsidRDefault="003419C1" w:rsidP="003419C1">
+    <w:p w14:paraId="50D78973" w14:textId="77777777" w:rsidR="003419C1" w:rsidRDefault="003419C1" w:rsidP="003419C1">
       <w:pPr>
         <w:pStyle w:val="MainBody"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A218E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Interviewee’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A218E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A218E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Initials</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003419C1">
         <w:rPr>
-          <w:b/>
-[...12 lines deleted...]
-      </w:r>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003419C1">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">: Lorem ipsum dolor sit amet, consectetur adipiscing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. Ut enim ad minim veniam, quis nostrud exercitation ullamco laboris nisi ut aliquip ex ea commodo consequat. </w:t>
+        <w:t xml:space="preserve"> Lorem ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003419C1">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003419C1">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sit amet, consectetur adipiscing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. </w:t>
       </w:r>
       <w:r w:rsidRPr="008A6E21">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Duis aute irure dolor in reprehenderit in voluptate velit esse cillum dolore eu fugiat nulla pariatur. Excepteur sint occaecat cupidatat non proident, sunt in culpa qui officia deserunt mollit anim id est laborum.</w:t>
+        <w:t>Ut enim ad minim veniam, quis nostrud exercitation ullamco laboris nisi ut aliquip ex ea commodo consequat. Duis aute irure dolor in reprehenderit in voluptate velit esse cillum dolore eu fugiat nulla pariatur. Excepteur sint occaecat cupidatat non proident, sunt in culpa qui officia deserunt mollit anim id est laborum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F7EFD4B" w14:textId="6AD70B4E" w:rsidR="003419C1" w:rsidRPr="008A6E21" w:rsidRDefault="003419C1" w:rsidP="003419C1">
+    <w:p w14:paraId="77C0D299" w14:textId="77777777" w:rsidR="003419C1" w:rsidRDefault="003419C1" w:rsidP="003419C1">
       <w:pPr>
         <w:pStyle w:val="MainBody"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003419C1">
-[...26 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="05C80855" w14:textId="77DCB6B4" w:rsidR="003419C1" w:rsidRPr="008A6E21" w:rsidRDefault="003419C1" w:rsidP="003419C1">
-[...158 lines deleted...]
-    <w:p w14:paraId="1DFAD7B5" w14:textId="0FE67F06" w:rsidR="003419C1" w:rsidRPr="00C7009A" w:rsidRDefault="003419C1" w:rsidP="003419C1">
+    <w:p w14:paraId="3B5C1EE9" w14:textId="77777777" w:rsidR="003419C1" w:rsidRPr="00C7009A" w:rsidRDefault="003419C1" w:rsidP="00A218E6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Acknowledgements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC265DE" w14:textId="564B98C0" w:rsidR="003419C1" w:rsidRPr="00C7009A" w:rsidRDefault="003419C1" w:rsidP="003419C1">
+    <w:p w14:paraId="581A96B4" w14:textId="77777777" w:rsidR="003419C1" w:rsidRPr="00C7009A" w:rsidRDefault="003419C1" w:rsidP="003419C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Authors can write a note of acknowledgements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C7AD819" w14:textId="77777777" w:rsidR="00D47D1A" w:rsidRPr="003419C1" w:rsidRDefault="00D47D1A" w:rsidP="0065604A">
+    <w:p w14:paraId="0F144ADD" w14:textId="77777777" w:rsidR="00D47D1A" w:rsidRPr="003419C1" w:rsidRDefault="00D47D1A" w:rsidP="0065604A">
       <w:pPr>
         <w:pStyle w:val="MainBody"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="738501FF" w14:textId="77777777" w:rsidR="009477FE" w:rsidRPr="00C7009A" w:rsidRDefault="009477FE" w:rsidP="008A3CA5">
+    <w:p w14:paraId="1888C11A" w14:textId="77777777" w:rsidR="009477FE" w:rsidRPr="00C7009A" w:rsidRDefault="009477FE" w:rsidP="00A218E6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00C7009A">
         <w:t>Notes on contributor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50AA7797" w14:textId="7269BF9F" w:rsidR="009477FE" w:rsidRPr="00C7009A" w:rsidRDefault="007C1440" w:rsidP="009477FE">
+    <w:p w14:paraId="5164BA7E" w14:textId="77777777" w:rsidR="009477FE" w:rsidRPr="00C7009A" w:rsidRDefault="007C1440" w:rsidP="009477FE">
       <w:pPr>
         <w:pStyle w:val="JACLRSections"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C1440">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:smallCaps/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Full Name</w:t>
       </w:r>
       <w:r w:rsidR="009477FE" w:rsidRPr="00C7009A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
@@ -972,331 +1267,216 @@
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">lease, add a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009477FE" w:rsidRPr="00C7009A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>bionote</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009477FE" w:rsidRPr="00C7009A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>, no longer than 150 words.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36BAC1AF" w14:textId="5EE4AD6F" w:rsidR="009477FE" w:rsidRPr="00C7009A" w:rsidRDefault="009477FE" w:rsidP="009477FE">
+    <w:p w14:paraId="20534885" w14:textId="77777777" w:rsidR="009477FE" w:rsidRPr="00C7009A" w:rsidRDefault="009477FE" w:rsidP="009477FE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7009A">
         <w:rPr>
           <w:rStyle w:val="JACLRSectionsChar"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Contact:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7009A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C7009A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Your institutional email, preferably.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CCA9A0F" w14:textId="1C61CE24" w:rsidR="009477FE" w:rsidRPr="00C7009A" w:rsidRDefault="009477FE" w:rsidP="009477FE">
+    <w:p w14:paraId="3611DA81" w14:textId="77777777" w:rsidR="009477FE" w:rsidRPr="00C7009A" w:rsidRDefault="009477FE" w:rsidP="009477FE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7009A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>ORCID: Link to your ORCID.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61D30399" w14:textId="77777777" w:rsidR="00DB6B3D" w:rsidRPr="00C7009A" w:rsidRDefault="00DB6B3D" w:rsidP="00004E99">
+    <w:p w14:paraId="65F84594" w14:textId="77777777" w:rsidR="00DB6B3D" w:rsidRPr="00C7009A" w:rsidRDefault="00DB6B3D" w:rsidP="00004E99">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="773DE875" w14:textId="47B68159" w:rsidR="00DB6B3D" w:rsidRPr="00C7009A" w:rsidRDefault="00C7009A" w:rsidP="008A3CA5">
+    <w:p w14:paraId="009219E2" w14:textId="77777777" w:rsidR="00DB6B3D" w:rsidRPr="00C7009A" w:rsidRDefault="00C7009A" w:rsidP="00A218E6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Works Cited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48C8703D" w14:textId="77777777" w:rsidR="00C7009A" w:rsidRPr="00C7009A" w:rsidRDefault="00C7009A" w:rsidP="005039BC">
+    <w:p w14:paraId="7FF7A1C7" w14:textId="77777777" w:rsidR="00C7009A" w:rsidRPr="00A218E6" w:rsidRDefault="00C7009A" w:rsidP="00A218E6">
       <w:pPr>
         <w:pStyle w:val="Bibliography"/>
-        <w:rPr>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">. Edited by Margaret Smith, Oxford UP, 1998. </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00A218E6">
+        <w:t xml:space="preserve">Brontë, Charlotte. Jane Eyre. Edited by Margaret Smith, Oxford UP, 1998. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="799539E9" w14:textId="4CA23623" w:rsidR="00C7009A" w:rsidRPr="00C7009A" w:rsidRDefault="00C7009A" w:rsidP="005039BC">
+    <w:p w14:paraId="5A0655B7" w14:textId="77777777" w:rsidR="00C7009A" w:rsidRPr="00A218E6" w:rsidRDefault="00C7009A" w:rsidP="00A218E6">
       <w:pPr>
         <w:pStyle w:val="Bibliography"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A218E6">
         <w:t xml:space="preserve">Brubaker, Bill. “New Health </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C7009A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A218E6">
         <w:t>Center</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C7009A">
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, 24 May 2007, p. LZ01. </w:t>
+      <w:r w:rsidRPr="00A218E6">
+        <w:t xml:space="preserve"> Targets County’s Uninsured Patients.” Washington Post, 24 May 2007, p. LZ01. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CECC37B" w14:textId="77777777" w:rsidR="00C7009A" w:rsidRPr="00C7009A" w:rsidRDefault="00C7009A" w:rsidP="005039BC">
+    <w:p w14:paraId="40132D9D" w14:textId="77777777" w:rsidR="00C7009A" w:rsidRPr="00A218E6" w:rsidRDefault="00C7009A" w:rsidP="00A218E6">
       <w:pPr>
         <w:pStyle w:val="Bibliography"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A218E6">
         <w:t xml:space="preserve">“Business: Global Warming's Boom Town; Tourism in Greenland.” The Economist, 26 May 2007, p. 82. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D8AF8D1" w14:textId="77777777" w:rsidR="00C7009A" w:rsidRPr="00C7009A" w:rsidRDefault="00C7009A" w:rsidP="005039BC">
+    <w:p w14:paraId="3AC9BB99" w14:textId="77777777" w:rsidR="00C7009A" w:rsidRPr="00A218E6" w:rsidRDefault="00C7009A" w:rsidP="00A218E6">
       <w:pPr>
         <w:pStyle w:val="Bibliography"/>
-        <w:rPr>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">. 1990. Routledge, 1999. </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00A218E6">
+        <w:t xml:space="preserve">Butler, Judith. Gender Trouble. 1990. Routledge, 1999. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="264808E9" w14:textId="77777777" w:rsidR="00C7009A" w:rsidRPr="00C7009A" w:rsidRDefault="00C7009A" w:rsidP="00C7009A">
+    <w:p w14:paraId="682EB512" w14:textId="77777777" w:rsidR="00C7009A" w:rsidRPr="00A218E6" w:rsidRDefault="00C7009A" w:rsidP="00A218E6">
       <w:pPr>
         <w:pStyle w:val="Bibliography"/>
-        <w:rPr>
-[...21 lines deleted...]
-        <w:t>, 22 May 2007, www.nytimes.com/2007/05/22/science/earth/22ander.html?_r=0. Accessed 29 May 2019.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00A218E6">
+        <w:t>Dean, Cornelia. “Executive on a Mission: Saving the Planet.” The New York Times, 22 May 2007, www.nytimes.com/2007/05/22/science/earth/22ander.html?_r=0. Accessed 29 May 2019.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09E872AD" w14:textId="33DFA84B" w:rsidR="00C7009A" w:rsidRPr="00C7009A" w:rsidRDefault="00C7009A" w:rsidP="00C7009A">
+    <w:p w14:paraId="62E5613B" w14:textId="77777777" w:rsidR="00C7009A" w:rsidRPr="00A218E6" w:rsidRDefault="00C7009A" w:rsidP="00A218E6">
       <w:pPr>
         <w:pStyle w:val="Bibliography"/>
-        <w:rPr>
-[...24 lines deleted...]
-        <w:t>. Twentieth Century Fox, 1977.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00A218E6">
+        <w:t>Lucas, George, director. Star Wars Episode IV: A New Hope. Twentieth Century Fox, 1977.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E2A3E5" w14:textId="77777777" w:rsidR="00C7009A" w:rsidRPr="00C7009A" w:rsidRDefault="00C7009A" w:rsidP="00C7009A"/>
+    <w:p w14:paraId="14D011A4" w14:textId="77777777" w:rsidR="00C7009A" w:rsidRPr="00C7009A" w:rsidRDefault="00C7009A" w:rsidP="00C7009A"/>
     <w:sectPr w:rsidR="00C7009A" w:rsidRPr="00C7009A" w:rsidSect="008A6E21">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C3C9127" w14:textId="77777777" w:rsidR="006B4CD8" w:rsidRPr="00C7009A" w:rsidRDefault="006B4CD8" w:rsidP="00004E99">
+    <w:p w14:paraId="16BA7E3F" w14:textId="77777777" w:rsidR="0097080A" w:rsidRPr="00C7009A" w:rsidRDefault="0097080A" w:rsidP="00004E99">
       <w:r w:rsidRPr="00C7009A">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A996539" w14:textId="77777777" w:rsidR="006B4CD8" w:rsidRPr="00C7009A" w:rsidRDefault="006B4CD8" w:rsidP="00004E99"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="00B6F473" w14:textId="77777777" w:rsidR="006B4CD8" w:rsidRDefault="006B4CD8"/>
+    <w:p w14:paraId="0B89F2E8" w14:textId="77777777" w:rsidR="0097080A" w:rsidRPr="00C7009A" w:rsidRDefault="0097080A" w:rsidP="00004E99"/>
+    <w:p w14:paraId="463874B7" w14:textId="77777777" w:rsidR="0097080A" w:rsidRDefault="0097080A"/>
+    <w:p w14:paraId="7EE2606D" w14:textId="77777777" w:rsidR="0097080A" w:rsidRDefault="0097080A"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1270EADA" w14:textId="77777777" w:rsidR="006B4CD8" w:rsidRPr="00C7009A" w:rsidRDefault="006B4CD8" w:rsidP="00004E99">
+    <w:p w14:paraId="2EF7F7D7" w14:textId="77777777" w:rsidR="0097080A" w:rsidRPr="00C7009A" w:rsidRDefault="0097080A" w:rsidP="00004E99">
       <w:r w:rsidRPr="00C7009A">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10EE6ECB" w14:textId="77777777" w:rsidR="006B4CD8" w:rsidRPr="00C7009A" w:rsidRDefault="006B4CD8" w:rsidP="00004E99"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="46A62FAF" w14:textId="77777777" w:rsidR="006B4CD8" w:rsidRDefault="006B4CD8"/>
+    <w:p w14:paraId="79EBC42D" w14:textId="77777777" w:rsidR="0097080A" w:rsidRPr="00C7009A" w:rsidRDefault="0097080A" w:rsidP="00004E99"/>
+    <w:p w14:paraId="64D1E0B7" w14:textId="77777777" w:rsidR="0097080A" w:rsidRDefault="0097080A"/>
+    <w:p w14:paraId="62A6BBBF" w14:textId="77777777" w:rsidR="0097080A" w:rsidRDefault="0097080A"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1314,51 +1494,51 @@
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="00E94189" w14:textId="05E01053" w:rsidR="00D51A58" w:rsidRPr="008A6E21" w:rsidRDefault="00814603" w:rsidP="00814603">
+  <w:p w14:paraId="2109E44F" w14:textId="77777777" w:rsidR="00D51A58" w:rsidRPr="008A6E21" w:rsidRDefault="00814603" w:rsidP="00814603">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>JACLR</w:t>
     </w:r>
     <w:r w:rsidRPr="008A3CA5">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:iCs/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1397,51 +1577,51 @@
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>e-ISSN 2340-650X</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:id w:val="2128581783"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="6F7E6B53" w14:textId="68D08806" w:rsidR="00D3782F" w:rsidRPr="00814603" w:rsidRDefault="00D3782F" w:rsidP="00D3782F">
+      <w:p w14:paraId="6F699983" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRPr="00814603" w:rsidRDefault="00D3782F" w:rsidP="00D3782F">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00814603">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>[</w:t>
         </w:r>
         <w:r w:rsidRPr="00814603">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
@@ -1474,68 +1654,68 @@
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidRPr="00814603">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>]</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="372F6E10" w14:textId="77777777" w:rsidR="006B4CD8" w:rsidRDefault="006B4CD8">
+    <w:p w14:paraId="1EA3B53A" w14:textId="77777777" w:rsidR="0097080A" w:rsidRDefault="0097080A">
       <w:r w:rsidRPr="00C7009A">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1EC7AA78" w14:textId="77777777" w:rsidR="006B4CD8" w:rsidRPr="00C7009A" w:rsidRDefault="006B4CD8" w:rsidP="00004E99">
+    <w:p w14:paraId="15C0D3D6" w14:textId="77777777" w:rsidR="0097080A" w:rsidRPr="00C7009A" w:rsidRDefault="0097080A" w:rsidP="00004E99">
       <w:r w:rsidRPr="00C7009A">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CE3896B" w14:textId="77777777" w:rsidR="006B4CD8" w:rsidRPr="00C7009A" w:rsidRDefault="006B4CD8" w:rsidP="00004E99"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="74B50C8B" w14:textId="77777777" w:rsidR="006B4CD8" w:rsidRDefault="006B4CD8"/>
+    <w:p w14:paraId="218B6999" w14:textId="77777777" w:rsidR="0097080A" w:rsidRPr="00C7009A" w:rsidRDefault="0097080A" w:rsidP="00004E99"/>
+    <w:p w14:paraId="7C5ED68A" w14:textId="77777777" w:rsidR="0097080A" w:rsidRDefault="0097080A"/>
+    <w:p w14:paraId="5D5962AB" w14:textId="77777777" w:rsidR="0097080A" w:rsidRDefault="0097080A"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="37F0BDE1" w14:textId="1D8AC18F" w:rsidR="0011749D" w:rsidRPr="008A6E21" w:rsidRDefault="0011749D" w:rsidP="0065604A">
+    <w:p w14:paraId="05B23B7D" w14:textId="77777777" w:rsidR="0011749D" w:rsidRPr="008A6E21" w:rsidRDefault="0011749D" w:rsidP="0065604A">
       <w:pPr>
         <w:pStyle w:val="Footnote"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7009A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00C7009A">
         <w:t xml:space="preserve"> Recommended Citation</w:t>
       </w:r>
       <w:r w:rsidR="00C252F3" w:rsidRPr="00C7009A">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C7009A">
         <w:t xml:space="preserve">Surname, Name. “Title.” </w:t>
       </w:r>
       <w:r w:rsidRPr="00C7009A">
         <w:rPr>
           <w:i/>
@@ -1571,51 +1751,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidR="00C11F7D" w:rsidRPr="008A6E21">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>https://reunido.uniovi.es/index.php/jaclr/index</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C11F7D" w:rsidRPr="008A6E21">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5FF52630" w14:textId="70CECEDA" w:rsidR="00814603" w:rsidRPr="00814603" w:rsidRDefault="00814603">
+  <w:p w14:paraId="22C1BABC" w14:textId="77777777" w:rsidR="00814603" w:rsidRPr="00814603" w:rsidRDefault="00814603">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00814603">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">AUTHOR’S FULL NAME </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="-1924175591"/>
@@ -1646,210 +1826,210 @@
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00814603">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00814603">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="106CA7D1" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRDefault="00D3782F">
+  <w:p w14:paraId="7D25803B" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRDefault="00D3782F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1337AAF5" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRPr="00C7009A" w:rsidRDefault="00D3782F" w:rsidP="00D3782F">
+  <w:p w14:paraId="75F5A373" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRPr="00C7009A" w:rsidRDefault="00D3782F" w:rsidP="00D3782F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C7009A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">Studies on </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00C7009A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>Intermediality</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00C7009A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve"> and Intercultural Mediation </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>– REUNIDO</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="59A63073" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRPr="008A3CA5" w:rsidRDefault="00D3782F" w:rsidP="00D3782F">
+  <w:p w14:paraId="6B8C7274" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRPr="008A3CA5" w:rsidRDefault="00D3782F" w:rsidP="00D3782F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C7009A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>Journal of Artisti</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>c Creation and Literary Research</w:t>
     </w:r>
     <w:r w:rsidRPr="008A3CA5">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:iCs/>
       </w:rPr>
       <w:t xml:space="preserve"> –</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00C7009A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>X.1/2 (June/December year): Y-Z</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="579D9580" w14:textId="770A956B" w:rsidR="00D3782F" w:rsidRDefault="00D3782F" w:rsidP="00D3782F">
+  <w:p w14:paraId="060FB9C4" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRDefault="00D3782F" w:rsidP="00D3782F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C7009A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>e-ISSN 2340-650X</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="537D34A7" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRPr="00C7009A" w:rsidRDefault="00D3782F" w:rsidP="00D3782F">
+  <w:p w14:paraId="24563DCA" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRPr="00C7009A" w:rsidRDefault="00D3782F" w:rsidP="00D3782F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C7009A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>DOI: link</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0559CCC1" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRPr="00C7009A" w:rsidRDefault="00D3782F" w:rsidP="00D3782F">
+  <w:p w14:paraId="1B8D40F5" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRPr="00C7009A" w:rsidRDefault="00D3782F" w:rsidP="00D3782F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C7009A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>© The Author(s)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6110B2AC" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRDefault="00D3782F" w:rsidP="00D3782F">
+  <w:p w14:paraId="1501B0ED" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRDefault="00D3782F" w:rsidP="00D3782F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">Content </w:t>
     </w:r>
     <w:r w:rsidRPr="00C7009A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">licensed under </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>CC BY-NC-ND 4.0</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2A11FEF6" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRDefault="00D3782F">
+  <w:p w14:paraId="7CED373B" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRDefault="00D3782F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="031434D7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4DFAEFDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -2094,77 +2274,76 @@
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1028601969">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1319964442">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1548177925">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00DB6B3D"/>
+    <w:rsidRoot w:val="00A218E6"/>
     <w:rsid w:val="00004E99"/>
     <w:rsid w:val="0000740A"/>
     <w:rsid w:val="00065816"/>
     <w:rsid w:val="00082F4C"/>
     <w:rsid w:val="00093F3A"/>
     <w:rsid w:val="000C7F94"/>
     <w:rsid w:val="000D24D5"/>
     <w:rsid w:val="000E7FA6"/>
     <w:rsid w:val="000F4C25"/>
     <w:rsid w:val="0011749D"/>
     <w:rsid w:val="00177AF1"/>
     <w:rsid w:val="001E1CF8"/>
     <w:rsid w:val="002966CF"/>
     <w:rsid w:val="002D3DA4"/>
     <w:rsid w:val="002E1E8B"/>
     <w:rsid w:val="002F08DA"/>
     <w:rsid w:val="002F60A3"/>
     <w:rsid w:val="0030210E"/>
     <w:rsid w:val="0032007D"/>
     <w:rsid w:val="0032253E"/>
     <w:rsid w:val="003303D8"/>
     <w:rsid w:val="003419C1"/>
     <w:rsid w:val="00362CE9"/>
     <w:rsid w:val="003B6215"/>
     <w:rsid w:val="003E4595"/>
@@ -2194,124 +2373,127 @@
     <w:rsid w:val="006B1822"/>
     <w:rsid w:val="006B4CD8"/>
     <w:rsid w:val="006C074E"/>
     <w:rsid w:val="006D01D8"/>
     <w:rsid w:val="006E2E50"/>
     <w:rsid w:val="007127FE"/>
     <w:rsid w:val="00716320"/>
     <w:rsid w:val="00717377"/>
     <w:rsid w:val="00755D9B"/>
     <w:rsid w:val="00783508"/>
     <w:rsid w:val="007C1440"/>
     <w:rsid w:val="007E5A58"/>
     <w:rsid w:val="00814603"/>
     <w:rsid w:val="00815BE3"/>
     <w:rsid w:val="008310B3"/>
     <w:rsid w:val="008636BD"/>
     <w:rsid w:val="008A3CA5"/>
     <w:rsid w:val="008A6E21"/>
     <w:rsid w:val="008D44B1"/>
     <w:rsid w:val="008D4CF7"/>
     <w:rsid w:val="008E7276"/>
     <w:rsid w:val="0091358A"/>
     <w:rsid w:val="0091370B"/>
     <w:rsid w:val="009477FE"/>
     <w:rsid w:val="00957296"/>
+    <w:rsid w:val="0097080A"/>
     <w:rsid w:val="00970B1A"/>
     <w:rsid w:val="009A302C"/>
     <w:rsid w:val="009D407E"/>
+    <w:rsid w:val="00A218E6"/>
     <w:rsid w:val="00A25E86"/>
     <w:rsid w:val="00A27BAE"/>
     <w:rsid w:val="00A62478"/>
     <w:rsid w:val="00A7028F"/>
     <w:rsid w:val="00A84D0D"/>
     <w:rsid w:val="00A8695D"/>
     <w:rsid w:val="00AA3E84"/>
     <w:rsid w:val="00B167B6"/>
     <w:rsid w:val="00B33EF9"/>
     <w:rsid w:val="00B47568"/>
     <w:rsid w:val="00B72588"/>
     <w:rsid w:val="00C11F7D"/>
     <w:rsid w:val="00C143CA"/>
     <w:rsid w:val="00C252F3"/>
     <w:rsid w:val="00C50BAE"/>
     <w:rsid w:val="00C617A6"/>
     <w:rsid w:val="00C7009A"/>
     <w:rsid w:val="00C870B3"/>
     <w:rsid w:val="00C95479"/>
     <w:rsid w:val="00CA6754"/>
     <w:rsid w:val="00CB0D29"/>
     <w:rsid w:val="00CF04AA"/>
     <w:rsid w:val="00CF3FDA"/>
     <w:rsid w:val="00D1526A"/>
     <w:rsid w:val="00D227AF"/>
     <w:rsid w:val="00D3782F"/>
     <w:rsid w:val="00D436B9"/>
     <w:rsid w:val="00D47D1A"/>
     <w:rsid w:val="00D51A58"/>
     <w:rsid w:val="00D5606C"/>
     <w:rsid w:val="00D811A2"/>
     <w:rsid w:val="00D9545F"/>
     <w:rsid w:val="00DA221D"/>
     <w:rsid w:val="00DB6B3D"/>
     <w:rsid w:val="00DD0765"/>
     <w:rsid w:val="00E15BC5"/>
     <w:rsid w:val="00E44219"/>
     <w:rsid w:val="00E620EE"/>
     <w:rsid w:val="00EA073C"/>
     <w:rsid w:val="00EA6E1E"/>
+    <w:rsid w:val="00EB1AE1"/>
     <w:rsid w:val="00EC3FA1"/>
     <w:rsid w:val="00F2383E"/>
     <w:rsid w:val="00F2571B"/>
     <w:rsid w:val="00F56F11"/>
     <w:rsid w:val="00FB0BC1"/>
     <w:rsid w:val="00FC5293"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="10350A7B"/>
+  <w14:docId w14:val="13DDBA84"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="fr" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2688,53 +2870,53 @@
     <w:name w:val="Normal"/>
     <w:rsid w:val="0032007D"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Heading"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="008A3CA5"/>
+    <w:rsid w:val="00A218E6"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="240" w:line="360" w:lineRule="auto"/>
+      <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:smallCaps/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Subheading"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008A3CA5"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="360" w:after="120"/>
@@ -3028,54 +3210,57 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="001D640E"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
     <w:rsid w:val="00C8446D"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-US" w:eastAsia="es-ES" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bibliography">
     <w:name w:val="Bibliography"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005039BC"/>
+    <w:rsid w:val="00A218E6"/>
     <w:pPr>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00BF7EBC"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Prrafodelista1">
     <w:name w:val="Párrafo de lista1"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00F44D23"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun" w:cs="Mangal"/>
       <w:kern w:val="1"/>
       <w:lang w:val="es-ES" w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normal1">
     <w:name w:val="Normal1"/>
     <w:rsid w:val="00F44D23"/>
     <w:rPr>
@@ -3539,79 +3724,79 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjOQgYTLga/YkCUN5xf2jQ3MKCk+Q==">CgMxLjAyDmguM3h2bm9hdDNsYjk4Mg5oLnIyczB6bDd4ejRvMDIOaC5la2Vkb3VnNXJxdHA4AHIhMUVsM1F6RmpRMERQQ0JYUjA4THZUTGlLRm1HM1dDelhu</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7651E2CA-1FB5-4330-B1DE-5C836F86F2F3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template/>
+  <Template>template-interviews-OTH1</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>881</Words>
   <Characters>4847</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>40</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>