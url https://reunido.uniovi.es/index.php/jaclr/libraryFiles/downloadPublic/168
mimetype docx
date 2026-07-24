--- v0 (2026-03-18)
+++ v1 (2026-07-24)
@@ -9,67 +9,67 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="79A029A5" w14:textId="40A29311" w:rsidR="00DB6B3D" w:rsidRPr="00C7009A" w:rsidRDefault="00E44219" w:rsidP="008A3CA5">
+    <w:p w14:paraId="344B2436" w14:textId="77777777" w:rsidR="00DB6B3D" w:rsidRPr="00C7009A" w:rsidRDefault="00E44219" w:rsidP="004A5ECC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_heading=h.3xvnoat3lb98" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00C7009A">
         <w:t>Title</w:t>
       </w:r>
       <w:r w:rsidR="0011749D" w:rsidRPr="00C7009A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49724B5E" w14:textId="15C35E09" w:rsidR="009477FE" w:rsidRPr="00A13EB7" w:rsidRDefault="00E44219" w:rsidP="00A13EB7">
+    <w:p w14:paraId="41B903A8" w14:textId="77777777" w:rsidR="009477FE" w:rsidRPr="00A13EB7" w:rsidRDefault="00E44219" w:rsidP="00A13EB7">
       <w:pPr>
         <w:pStyle w:val="Authorname"/>
       </w:pPr>
       <w:r w:rsidRPr="00A13EB7">
         <w:t>Autho</w:t>
       </w:r>
       <w:r w:rsidR="0011749D" w:rsidRPr="00A13EB7">
         <w:t>r</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk213926805"/>
       <w:r w:rsidR="009F4170" w:rsidRPr="009F4170">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009F4170" w:rsidRPr="009F4170">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14FBF257" wp14:editId="498BDDA8">
             <wp:extent cx="175260" cy="175260"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1119359421" name="Picture 2" descr="A green circle with white letters&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -95,88 +95,88 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="175260" cy="175260"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="558F0A32" w14:textId="33A15F80" w:rsidR="00082F4C" w:rsidRPr="00C7009A" w:rsidRDefault="00082F4C" w:rsidP="00082F4C">
+    <w:p w14:paraId="71CE2E47" w14:textId="77777777" w:rsidR="00082F4C" w:rsidRPr="00C7009A" w:rsidRDefault="00082F4C" w:rsidP="00082F4C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7009A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Affiliation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="449B1C17" w14:textId="4F58D194" w:rsidR="00082F4C" w:rsidRPr="00C7009A" w:rsidRDefault="00082F4C" w:rsidP="00082F4C">
+    <w:p w14:paraId="0DD2495D" w14:textId="77777777" w:rsidR="00082F4C" w:rsidRPr="00C7009A" w:rsidRDefault="00082F4C" w:rsidP="00082F4C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7009A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>email</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42EC5011" w14:textId="77777777" w:rsidR="00082F4C" w:rsidRPr="00B91F03" w:rsidRDefault="00082F4C" w:rsidP="00004E99">
+    <w:p w14:paraId="57553A18" w14:textId="77777777" w:rsidR="00082F4C" w:rsidRPr="00B91F03" w:rsidRDefault="00082F4C" w:rsidP="00004E99">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="243677D4" w14:textId="77777777" w:rsidR="00DB6B3D" w:rsidRPr="008A6E21" w:rsidRDefault="00E44219" w:rsidP="00821CB2">
+    <w:p w14:paraId="7BA2853B" w14:textId="77777777" w:rsidR="00DB6B3D" w:rsidRPr="008A6E21" w:rsidRDefault="00E44219" w:rsidP="00821CB2">
       <w:pPr>
         <w:pStyle w:val="MainBody"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_heading=h.r2s0zl7xz4o0" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00C7009A">
         <w:t xml:space="preserve">Lorem ipsum </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C7009A">
         <w:t>dolor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C7009A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C7009A">
         <w:t>sit</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
@@ -254,93 +254,93 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C7009A">
         <w:t xml:space="preserve"> labore et dolore magna </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C7009A">
         <w:t>aliqua</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C7009A">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="009F4170">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Ut enim ad minim veniam, quis nostrud exercitation ullamco laboris nisi ut aliquip ex ea commodo consequat. </w:t>
       </w:r>
       <w:r w:rsidRPr="008A6E21">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Duis aute irure dolor in reprehenderit in voluptate velit esse cillum dolore eu fugiat nulla pariatur. Excepteur sint occaecat cupidatat non proident, sunt in culpa qui officia deserunt mollit anim id est laborum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01FD9737" w14:textId="74DC41BE" w:rsidR="00DB6B3D" w:rsidRPr="008A6E21" w:rsidRDefault="00E44219" w:rsidP="008A3CA5">
+    <w:p w14:paraId="24DE1276" w14:textId="77777777" w:rsidR="00DB6B3D" w:rsidRPr="008A6E21" w:rsidRDefault="00E44219" w:rsidP="008A3CA5">
       <w:pPr>
         <w:pStyle w:val="MainBody"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A6E21">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Lorem ipsum dolor sit amet, consectetur adipiscing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. Ut enim ad minim veniam, quis nostrud exercitation ullamco laboris nisi ut aliquip ex ea commodo consequat. Duis aute irure dolor in reprehenderit in voluptate velit esse cillum dolore eu fugiat nulla pariatur. Excepteur sint occaecat cupidatat non proident, sunt in culpa qui officia deserunt mollit anim id est laborum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A11D994" w14:textId="77777777" w:rsidR="00B47568" w:rsidRPr="008A6E21" w:rsidRDefault="00B47568" w:rsidP="0065604A">
+    <w:p w14:paraId="7676ED3D" w14:textId="77777777" w:rsidR="00B47568" w:rsidRPr="008A6E21" w:rsidRDefault="00B47568" w:rsidP="0065604A">
       <w:pPr>
         <w:pStyle w:val="MainBody"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F4170">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetur adipiscing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. Ut enim ad minim veniam, quis nostrud exercitation ullamco laboris nisi ut aliquip ex ea commodo consequat. </w:t>
       </w:r>
       <w:r w:rsidRPr="008A6E21">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Duis aute irure dolor in reprehenderit in voluptate velit esse cillum dolore eu fugiat nulla pariatur. Excepteur sint occaecat cupidatat non proident, sunt in culpa qui officia deserunt mollit anim id est laborum. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="738501FF" w14:textId="77777777" w:rsidR="009477FE" w:rsidRPr="00C7009A" w:rsidRDefault="009477FE" w:rsidP="008A3CA5">
+    <w:p w14:paraId="4B783C17" w14:textId="77777777" w:rsidR="009477FE" w:rsidRPr="00C7009A" w:rsidRDefault="009477FE" w:rsidP="004A5ECC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00C7009A">
         <w:t>Notes on contributor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50AA7797" w14:textId="0CB95177" w:rsidR="009477FE" w:rsidRPr="00C7009A" w:rsidRDefault="007802B2" w:rsidP="009477FE">
+    <w:p w14:paraId="5EA60CCE" w14:textId="77777777" w:rsidR="009477FE" w:rsidRPr="00C7009A" w:rsidRDefault="007802B2" w:rsidP="009477FE">
       <w:pPr>
         <w:pStyle w:val="JACLRSections"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007802B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:smallCaps/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Full Name</w:t>
       </w:r>
       <w:r w:rsidR="009477FE" w:rsidRPr="00C7009A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
@@ -348,89 +348,89 @@
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> Please, add a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009477FE" w:rsidRPr="00C7009A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>bionote</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009477FE" w:rsidRPr="00C7009A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>, no longer than 150 words.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36BAC1AF" w14:textId="5EE4AD6F" w:rsidR="009477FE" w:rsidRPr="00C7009A" w:rsidRDefault="009477FE" w:rsidP="009477FE">
+    <w:p w14:paraId="23461B7F" w14:textId="77777777" w:rsidR="009477FE" w:rsidRPr="00C7009A" w:rsidRDefault="009477FE" w:rsidP="009477FE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7009A">
         <w:rPr>
           <w:rStyle w:val="JACLRSectionsChar"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Contact:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7009A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C7009A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Your institutional email, preferably.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58F6F82E" w14:textId="59B8B9F2" w:rsidR="009B271E" w:rsidRPr="00B91F03" w:rsidRDefault="009477FE" w:rsidP="00C7009A">
+    <w:p w14:paraId="539996C0" w14:textId="77777777" w:rsidR="009B271E" w:rsidRPr="00B91F03" w:rsidRDefault="009477FE" w:rsidP="00C7009A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7009A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>ORCID: Link to your ORCID</w:t>
       </w:r>
       <w:r w:rsidR="009F4170">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>, if any</w:t>
@@ -442,68 +442,68 @@
           <w:color w:val="auto"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009B271E" w:rsidRPr="00B91F03" w:rsidSect="008A6E21">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2959E6FB" w14:textId="77777777" w:rsidR="00EE35C5" w:rsidRPr="00C7009A" w:rsidRDefault="00EE35C5" w:rsidP="00004E99">
+    <w:p w14:paraId="5D772998" w14:textId="77777777" w:rsidR="00E92B17" w:rsidRPr="00C7009A" w:rsidRDefault="00E92B17" w:rsidP="00004E99">
       <w:r w:rsidRPr="00C7009A">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78FF0731" w14:textId="77777777" w:rsidR="00EE35C5" w:rsidRPr="00C7009A" w:rsidRDefault="00EE35C5" w:rsidP="00004E99"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7838EB7C" w14:textId="77777777" w:rsidR="00EE35C5" w:rsidRDefault="00EE35C5"/>
+    <w:p w14:paraId="3F839DE3" w14:textId="77777777" w:rsidR="00E92B17" w:rsidRPr="00C7009A" w:rsidRDefault="00E92B17" w:rsidP="00004E99"/>
+    <w:p w14:paraId="374CD5FF" w14:textId="77777777" w:rsidR="00E92B17" w:rsidRDefault="00E92B17"/>
+    <w:p w14:paraId="19BA6AE2" w14:textId="77777777" w:rsidR="00E92B17" w:rsidRDefault="00E92B17"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65CBA256" w14:textId="77777777" w:rsidR="00EE35C5" w:rsidRPr="00C7009A" w:rsidRDefault="00EE35C5" w:rsidP="00004E99">
+    <w:p w14:paraId="52D05149" w14:textId="77777777" w:rsidR="00E92B17" w:rsidRPr="00C7009A" w:rsidRDefault="00E92B17" w:rsidP="00004E99">
       <w:r w:rsidRPr="00C7009A">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="501FA7CA" w14:textId="77777777" w:rsidR="00EE35C5" w:rsidRPr="00C7009A" w:rsidRDefault="00EE35C5" w:rsidP="00004E99"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="422DEAFB" w14:textId="77777777" w:rsidR="00EE35C5" w:rsidRDefault="00EE35C5"/>
+    <w:p w14:paraId="1CCB3124" w14:textId="77777777" w:rsidR="00E92B17" w:rsidRPr="00C7009A" w:rsidRDefault="00E92B17" w:rsidP="00004E99"/>
+    <w:p w14:paraId="3A2900D4" w14:textId="77777777" w:rsidR="00E92B17" w:rsidRDefault="00E92B17"/>
+    <w:p w14:paraId="52119B2F" w14:textId="77777777" w:rsidR="00E92B17" w:rsidRDefault="00E92B17"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -521,51 +521,51 @@
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="00E94189" w14:textId="05E01053" w:rsidR="00D51A58" w:rsidRPr="008A6E21" w:rsidRDefault="00814603" w:rsidP="00814603">
+  <w:p w14:paraId="462857DE" w14:textId="77777777" w:rsidR="00D51A58" w:rsidRPr="008A6E21" w:rsidRDefault="00814603" w:rsidP="00814603">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>JACLR</w:t>
     </w:r>
     <w:r w:rsidRPr="008A3CA5">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:iCs/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -603,51 +603,51 @@
     <w:r w:rsidRPr="00C7009A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>e-ISSN 2340-650X</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:id w:val="-418245271"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="6F7E6B53" w14:textId="6F1DA3EF" w:rsidR="00D3782F" w:rsidRPr="009B271E" w:rsidRDefault="009B271E" w:rsidP="009B271E">
+      <w:p w14:paraId="61E0D760" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRPr="009B271E" w:rsidRDefault="009B271E" w:rsidP="009B271E">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="009B271E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>[</w:t>
         </w:r>
         <w:r w:rsidRPr="009B271E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="009B271E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
@@ -665,68 +665,68 @@
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="009B271E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidRPr="009B271E">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>]</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7669F6AA" w14:textId="77777777" w:rsidR="00EE35C5" w:rsidRDefault="00EE35C5">
+    <w:p w14:paraId="4E0B0674" w14:textId="77777777" w:rsidR="00E92B17" w:rsidRDefault="00E92B17">
       <w:r w:rsidRPr="00C7009A">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C42467E" w14:textId="77777777" w:rsidR="00EE35C5" w:rsidRPr="00C7009A" w:rsidRDefault="00EE35C5" w:rsidP="00004E99">
+    <w:p w14:paraId="55701A94" w14:textId="77777777" w:rsidR="00E92B17" w:rsidRPr="00C7009A" w:rsidRDefault="00E92B17" w:rsidP="00004E99">
       <w:r w:rsidRPr="00C7009A">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45972FD5" w14:textId="77777777" w:rsidR="00EE35C5" w:rsidRPr="00C7009A" w:rsidRDefault="00EE35C5" w:rsidP="00004E99"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="713A36CF" w14:textId="77777777" w:rsidR="00EE35C5" w:rsidRDefault="00EE35C5"/>
+    <w:p w14:paraId="48B88FA2" w14:textId="77777777" w:rsidR="00E92B17" w:rsidRPr="00C7009A" w:rsidRDefault="00E92B17" w:rsidP="00004E99"/>
+    <w:p w14:paraId="6B6B1AF5" w14:textId="77777777" w:rsidR="00E92B17" w:rsidRDefault="00E92B17"/>
+    <w:p w14:paraId="06F6126F" w14:textId="77777777" w:rsidR="00E92B17" w:rsidRDefault="00E92B17"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="37F0BDE1" w14:textId="1D8AC18F" w:rsidR="0011749D" w:rsidRPr="008A6E21" w:rsidRDefault="0011749D" w:rsidP="0065604A">
+    <w:p w14:paraId="2491A39D" w14:textId="77777777" w:rsidR="0011749D" w:rsidRPr="008A6E21" w:rsidRDefault="0011749D" w:rsidP="0065604A">
       <w:pPr>
         <w:pStyle w:val="Footnote"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7009A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00C7009A">
         <w:t xml:space="preserve"> Recommended Citation</w:t>
       </w:r>
       <w:r w:rsidR="00C252F3" w:rsidRPr="00C7009A">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C7009A">
         <w:t xml:space="preserve">Surname, Name. “Title.” </w:t>
       </w:r>
       <w:r w:rsidRPr="00C7009A">
         <w:rPr>
           <w:i/>
@@ -762,51 +762,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidR="00C11F7D" w:rsidRPr="008A6E21">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>https://reunido.uniovi.es/index.php/jaclr/index</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C11F7D" w:rsidRPr="008A6E21">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5FF52630" w14:textId="70CECEDA" w:rsidR="00814603" w:rsidRPr="00814603" w:rsidRDefault="00814603">
+  <w:p w14:paraId="034334B9" w14:textId="77777777" w:rsidR="00814603" w:rsidRPr="00814603" w:rsidRDefault="00814603">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00814603">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">AUTHOR’S FULL NAME </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="-1924175591"/>
@@ -837,210 +837,210 @@
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00814603">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00814603">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="106CA7D1" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRDefault="00D3782F">
+  <w:p w14:paraId="444A48BE" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRDefault="00D3782F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1337AAF5" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRPr="00C7009A" w:rsidRDefault="00D3782F" w:rsidP="00D3782F">
+  <w:p w14:paraId="1CB425A2" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRPr="00C7009A" w:rsidRDefault="00D3782F" w:rsidP="00D3782F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C7009A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">Studies on </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00C7009A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>Intermediality</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00C7009A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve"> and Intercultural Mediation </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>– REUNIDO</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="59A63073" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRPr="008A3CA5" w:rsidRDefault="00D3782F" w:rsidP="00D3782F">
+  <w:p w14:paraId="461478F7" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRPr="008A3CA5" w:rsidRDefault="00D3782F" w:rsidP="00D3782F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C7009A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>Journal of Artisti</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>c Creation and Literary Research</w:t>
     </w:r>
     <w:r w:rsidRPr="008A3CA5">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:iCs/>
       </w:rPr>
       <w:t xml:space="preserve"> –</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00C7009A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>X.1/2 (June/December year): Y-Z</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="579D9580" w14:textId="770A956B" w:rsidR="00D3782F" w:rsidRDefault="00D3782F" w:rsidP="00D3782F">
+  <w:p w14:paraId="1A716FA7" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRDefault="00D3782F" w:rsidP="00D3782F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C7009A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>e-ISSN 2340-650X</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="537D34A7" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRPr="00C7009A" w:rsidRDefault="00D3782F" w:rsidP="00D3782F">
+  <w:p w14:paraId="0CD51DEE" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRPr="00C7009A" w:rsidRDefault="00D3782F" w:rsidP="00D3782F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C7009A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>DOI: link</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0559CCC1" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRPr="00C7009A" w:rsidRDefault="00D3782F" w:rsidP="00D3782F">
+  <w:p w14:paraId="66E9F924" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRPr="00C7009A" w:rsidRDefault="00D3782F" w:rsidP="00D3782F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C7009A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>© The Author(s)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6110B2AC" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRDefault="00D3782F" w:rsidP="00D3782F">
+  <w:p w14:paraId="3907D76F" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRDefault="00D3782F" w:rsidP="00D3782F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">Content </w:t>
     </w:r>
     <w:r w:rsidRPr="00C7009A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">licensed under </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>CC BY-NC-ND 4.0</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2A11FEF6" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRDefault="00D3782F">
+  <w:p w14:paraId="7CE092BD" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRDefault="00D3782F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="031434D7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4DFAEFDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -1285,117 +1285,118 @@
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1028601969">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1319964442">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1548177925">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00DB6B3D"/>
+    <w:rsidRoot w:val="004A5ECC"/>
     <w:rsid w:val="00004E99"/>
     <w:rsid w:val="0000740A"/>
     <w:rsid w:val="00065816"/>
     <w:rsid w:val="00082F4C"/>
     <w:rsid w:val="00093F3A"/>
     <w:rsid w:val="000969C5"/>
     <w:rsid w:val="000C7F94"/>
     <w:rsid w:val="000D24D5"/>
     <w:rsid w:val="000E7FA6"/>
     <w:rsid w:val="000F4C25"/>
     <w:rsid w:val="0011749D"/>
     <w:rsid w:val="001600C3"/>
     <w:rsid w:val="00177AF1"/>
     <w:rsid w:val="001E1CF8"/>
     <w:rsid w:val="002843FC"/>
     <w:rsid w:val="002966CF"/>
     <w:rsid w:val="002E1E8B"/>
     <w:rsid w:val="002F08DA"/>
     <w:rsid w:val="0030210E"/>
     <w:rsid w:val="0032007D"/>
     <w:rsid w:val="0032253E"/>
     <w:rsid w:val="003303D8"/>
     <w:rsid w:val="00362CE9"/>
     <w:rsid w:val="003B6215"/>
     <w:rsid w:val="003E4595"/>
     <w:rsid w:val="003E51EF"/>
     <w:rsid w:val="004044E8"/>
     <w:rsid w:val="00412F0E"/>
     <w:rsid w:val="00447596"/>
     <w:rsid w:val="00456E90"/>
     <w:rsid w:val="004A4A29"/>
+    <w:rsid w:val="004A5ECC"/>
     <w:rsid w:val="004B5801"/>
     <w:rsid w:val="004C3A6C"/>
     <w:rsid w:val="004E7805"/>
     <w:rsid w:val="004F2AFE"/>
     <w:rsid w:val="00500143"/>
     <w:rsid w:val="00502EE2"/>
     <w:rsid w:val="005039BC"/>
     <w:rsid w:val="00504CF3"/>
     <w:rsid w:val="00563D24"/>
+    <w:rsid w:val="00564507"/>
     <w:rsid w:val="00590BFC"/>
     <w:rsid w:val="00597830"/>
     <w:rsid w:val="005A1818"/>
     <w:rsid w:val="005C28FE"/>
     <w:rsid w:val="005C312C"/>
     <w:rsid w:val="005F25F1"/>
     <w:rsid w:val="00642B65"/>
     <w:rsid w:val="00652EDB"/>
     <w:rsid w:val="0065604A"/>
     <w:rsid w:val="006B1822"/>
     <w:rsid w:val="006C074E"/>
     <w:rsid w:val="006D01D8"/>
     <w:rsid w:val="006E2E50"/>
     <w:rsid w:val="007127FE"/>
     <w:rsid w:val="00716320"/>
     <w:rsid w:val="00717377"/>
     <w:rsid w:val="00726BAD"/>
     <w:rsid w:val="00755D9B"/>
     <w:rsid w:val="007802B2"/>
     <w:rsid w:val="007E5A58"/>
     <w:rsid w:val="00814603"/>
     <w:rsid w:val="00815BE3"/>
     <w:rsid w:val="00821CB2"/>
     <w:rsid w:val="00822DBE"/>
     <w:rsid w:val="008310B3"/>
@@ -1434,81 +1435,82 @@
     <w:rsid w:val="00C252F3"/>
     <w:rsid w:val="00C50BAE"/>
     <w:rsid w:val="00C617A6"/>
     <w:rsid w:val="00C7009A"/>
     <w:rsid w:val="00C95479"/>
     <w:rsid w:val="00CA6754"/>
     <w:rsid w:val="00CB0D29"/>
     <w:rsid w:val="00CB61AB"/>
     <w:rsid w:val="00CF04AA"/>
     <w:rsid w:val="00CF3FDA"/>
     <w:rsid w:val="00D1526A"/>
     <w:rsid w:val="00D227AF"/>
     <w:rsid w:val="00D3782F"/>
     <w:rsid w:val="00D436B9"/>
     <w:rsid w:val="00D51A58"/>
     <w:rsid w:val="00D5606C"/>
     <w:rsid w:val="00D811A2"/>
     <w:rsid w:val="00D9545F"/>
     <w:rsid w:val="00DA221D"/>
     <w:rsid w:val="00DB6B3D"/>
     <w:rsid w:val="00DD0765"/>
     <w:rsid w:val="00E10FFC"/>
     <w:rsid w:val="00E15BC5"/>
     <w:rsid w:val="00E44219"/>
     <w:rsid w:val="00E620EE"/>
+    <w:rsid w:val="00E92B17"/>
     <w:rsid w:val="00EA073C"/>
     <w:rsid w:val="00EC3FA1"/>
     <w:rsid w:val="00EE35C5"/>
     <w:rsid w:val="00F2571B"/>
     <w:rsid w:val="00F56F11"/>
     <w:rsid w:val="00FB0BC1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="10350A7B"/>
+  <w14:docId w14:val="781B0FEC"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="fr" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1885,53 +1887,53 @@
     <w:name w:val="Normal"/>
     <w:rsid w:val="0032007D"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Heading"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="008A3CA5"/>
+    <w:rsid w:val="004A5ECC"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="240" w:line="360" w:lineRule="auto"/>
+      <w:spacing w:before="120" w:after="240" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:smallCaps/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Subheading"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008A3CA5"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="360" w:after="120"/>
@@ -2737,79 +2739,79 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjOQgYTLga/YkCUN5xf2jQ3MKCk+Q==">CgMxLjAyDmguM3h2bm9hdDNsYjk4Mg5oLnIyczB6bDd4ejRvMDIOaC5la2Vkb3VnNXJxdHA4AHIhMUVsM1F6RmpRMERQQ0JYUjA4THZUTGlLRm1HM1dDelhu</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7651E2CA-1FB5-4330-B1DE-5C836F86F2F3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template/>
+  <Template>template-artistic-creation JACLR-OTH1</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>236</Words>
   <Characters>1300</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>