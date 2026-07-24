--- v0 (2026-03-18)
+++ v1 (2026-07-24)
@@ -1,86 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.template.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6658A7C7" w14:textId="7ECBC574" w:rsidR="00FB69D1" w:rsidRDefault="00FB69D1" w:rsidP="008A3CA5">
+    <w:p w14:paraId="33CBAAD7" w14:textId="77777777" w:rsidR="00FB69D1" w:rsidRDefault="00FB69D1" w:rsidP="003C08BE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_heading=h.3xvnoat3lb98" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t>Book/Film Review:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79A029A5" w14:textId="6A74378A" w:rsidR="00DB6B3D" w:rsidRPr="00C7009A" w:rsidRDefault="00E44219" w:rsidP="008A3CA5">
+    <w:p w14:paraId="2765DB97" w14:textId="77777777" w:rsidR="00DB6B3D" w:rsidRPr="00C7009A" w:rsidRDefault="00E44219" w:rsidP="003C08BE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00C7009A">
         <w:t>Title</w:t>
       </w:r>
       <w:r w:rsidR="00FB69D1">
         <w:t xml:space="preserve"> of the book/film</w:t>
       </w:r>
       <w:r w:rsidR="0011749D" w:rsidRPr="00C7009A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49724B5E" w14:textId="46C3D884" w:rsidR="009477FE" w:rsidRPr="00057514" w:rsidRDefault="00E44219" w:rsidP="00BA05C4">
+    <w:p w14:paraId="09A5EF66" w14:textId="77777777" w:rsidR="009477FE" w:rsidRPr="00057514" w:rsidRDefault="00E44219" w:rsidP="00BA05C4">
       <w:pPr>
         <w:pStyle w:val="Authorname"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA05C4">
         <w:t>Autho</w:t>
       </w:r>
       <w:r w:rsidR="0011749D" w:rsidRPr="00BA05C4">
         <w:t>r</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk213926805"/>
       <w:r w:rsidR="00057514" w:rsidRPr="00057514">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00057514" w:rsidRPr="00057514">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0CB1E4F1" wp14:editId="5515F77A">
             <wp:extent cx="175260" cy="175260"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -109,127 +111,127 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="175260" cy="175260"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="558F0A32" w14:textId="33A15F80" w:rsidR="00082F4C" w:rsidRPr="00C7009A" w:rsidRDefault="00082F4C" w:rsidP="00082F4C">
+    <w:p w14:paraId="3DDDD0BB" w14:textId="77777777" w:rsidR="00082F4C" w:rsidRPr="00C7009A" w:rsidRDefault="00082F4C" w:rsidP="00082F4C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7009A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Affiliation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="449B1C17" w14:textId="4F58D194" w:rsidR="00082F4C" w:rsidRPr="00C7009A" w:rsidRDefault="00082F4C" w:rsidP="00082F4C">
+    <w:p w14:paraId="019D6403" w14:textId="77777777" w:rsidR="00082F4C" w:rsidRPr="00C7009A" w:rsidRDefault="00082F4C" w:rsidP="00082F4C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7009A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>email</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761289A9" w14:textId="77777777" w:rsidR="00082F4C" w:rsidRDefault="00082F4C" w:rsidP="00004E99">
+    <w:p w14:paraId="0E1284E9" w14:textId="77777777" w:rsidR="00082F4C" w:rsidRDefault="00082F4C" w:rsidP="00004E99">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="JACLRSectionsChar"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73E5EBBE" w14:textId="70BC8D1C" w:rsidR="00FB69D1" w:rsidRDefault="00FB69D1" w:rsidP="00FB69D1">
+    <w:p w14:paraId="77818C80" w14:textId="77777777" w:rsidR="00FB69D1" w:rsidRDefault="00FB69D1" w:rsidP="00FB69D1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB69D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Surname(s), First Name. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB69D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Title of the Book</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB69D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. Publishing House, year.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E47F50" w14:textId="604C9923" w:rsidR="00FB69D1" w:rsidRPr="00FB69D1" w:rsidRDefault="00FB69D1" w:rsidP="00FB69D1">
+    <w:p w14:paraId="3FF7F623" w14:textId="77777777" w:rsidR="00FB69D1" w:rsidRPr="00FB69D1" w:rsidRDefault="00FB69D1" w:rsidP="00FB69D1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB69D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Surname(s), First Name, director. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB69D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Title of the </w:t>
@@ -263,457 +265,2724 @@
       <w:r w:rsidRPr="00FB69D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>year</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB69D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70A8AEE5" w14:textId="77777777" w:rsidR="00FB69D1" w:rsidRDefault="00FB69D1" w:rsidP="008A3CA5">
+    <w:p w14:paraId="26AA60AD" w14:textId="77777777" w:rsidR="00FB69D1" w:rsidRDefault="00FB69D1" w:rsidP="008A3CA5">
       <w:pPr>
         <w:pStyle w:val="MainBody"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_heading=h.r2s0zl7xz4o0" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="243677D4" w14:textId="759BAF80" w:rsidR="00DB6B3D" w:rsidRPr="008A6E21" w:rsidRDefault="00E44219" w:rsidP="00D1246A">
+    <w:p w14:paraId="714B9D05" w14:textId="77777777" w:rsidR="00DB6B3D" w:rsidRPr="008A6E21" w:rsidRDefault="00E44219" w:rsidP="00D1246A">
       <w:pPr>
         <w:pStyle w:val="MainBody"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7009A">
-        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetur adipiscing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. Ut enim ad minim veniam, quis nostrud exercitation ullamco laboris nisi ut aliquip ex ea commodo consequat. </w:t>
-[...5 lines deleted...]
-        <w:t>Duis aute irure dolor in reprehenderit in voluptate velit esse cillum dolore eu fugiat nulla pariatur. Excepteur sint occaecat cupidatat non proident, sunt in culpa qui officia deserunt mollit anim id est laborum.</w:t>
+        <w:t xml:space="preserve">Lorem ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t>eiusmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t>incididunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t xml:space="preserve"> labore et dolore magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t>aliqua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t xml:space="preserve"> ad minim </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t>veniam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t xml:space="preserve">, quis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t>nostrud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t xml:space="preserve"> exercitation </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t>ullamco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t>laboris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t xml:space="preserve"> nisi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t>ut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t>aliquip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t xml:space="preserve"> ex </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t>ea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t>commodo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t>consequat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C7009A">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Duis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>aute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>irure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>reprehenderit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>voluptate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>cillum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dolore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>fugiat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>pariatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Excepteur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>occaecat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>cupidatat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>proident</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in culpa qui officia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>deserunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mollit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>anim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> id est </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>laborum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01FD9737" w14:textId="74DC41BE" w:rsidR="00DB6B3D" w:rsidRPr="008A6E21" w:rsidRDefault="00E44219" w:rsidP="008A3CA5">
+    <w:p w14:paraId="7CD3B04A" w14:textId="77777777" w:rsidR="00DB6B3D" w:rsidRPr="008A6E21" w:rsidRDefault="00E44219" w:rsidP="008A3CA5">
       <w:pPr>
         <w:pStyle w:val="MainBody"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A6E21">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Lorem ipsum dolor sit amet, consectetur adipiscing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. Ut enim ad minim veniam, quis nostrud exercitation ullamco laboris nisi ut aliquip ex ea commodo consequat. Duis aute irure dolor in reprehenderit in voluptate velit esse cillum dolore eu fugiat nulla pariatur. Excepteur sint occaecat cupidatat non proident, sunt in culpa qui officia deserunt mollit anim id est laborum.</w:t>
+        <w:t xml:space="preserve">Lorem ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>eiusmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>incididunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>labore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dolore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>aliqua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>minim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>veniam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>quis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>nostrud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>exercitation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ullamco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>laboris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>nisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>aliquip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ex </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> commodo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>consequat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Duis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>aute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>irure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>reprehenderit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>voluptate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>cillum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dolore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>fugiat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>pariatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Excepteur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>occaecat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>cupidatat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>proident</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in culpa qui officia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>deserunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mollit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>anim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> id est </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>laborum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A11D994" w14:textId="77777777" w:rsidR="00B47568" w:rsidRPr="008A6E21" w:rsidRDefault="00B47568" w:rsidP="0065604A">
+    <w:p w14:paraId="601F013D" w14:textId="77777777" w:rsidR="00B47568" w:rsidRPr="008A6E21" w:rsidRDefault="00B47568" w:rsidP="0065604A">
       <w:pPr>
         <w:pStyle w:val="MainBody"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00057514">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lorem ipsum dolor sit amet, consectetur adipiscing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. Ut enim ad minim veniam, quis nostrud exercitation ullamco laboris nisi ut aliquip ex ea commodo consequat. </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Duis aute irure dolor in reprehenderit in voluptate velit esse cillum dolore eu fugiat nulla pariatur. Excepteur sint occaecat cupidatat non proident, sunt in culpa qui officia deserunt mollit anim id est laborum. </w:t>
+        <w:t xml:space="preserve">Lorem ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>eiusmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>incididunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>labore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dolore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>aliqua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>minim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>veniam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>quis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>nostrud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>exercitation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ullamco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>laboris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>nisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>aliquip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ex </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> commodo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>consequat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00057514">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Duis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>aute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>irure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>reprehenderit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>voluptate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>cillum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dolore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>fugiat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>pariatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Excepteur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>occaecat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>cupidatat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>proident</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in culpa qui officia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>deserunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mollit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>anim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> id est </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>laborum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C59E118" w14:textId="5F1D1EEC" w:rsidR="00FB69D1" w:rsidRDefault="00B47568" w:rsidP="0065604A">
+    <w:p w14:paraId="207F72D4" w14:textId="77777777" w:rsidR="00FB69D1" w:rsidRDefault="00B47568" w:rsidP="0065604A">
       <w:pPr>
         <w:pStyle w:val="MainBody"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A6E21">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Lorem ipsum dolor sit amet, consectetur adipiscing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. Ut enim ad minim veniam, quis nostrud exercitation ullamco laboris nisi ut aliquip ex ea commodo consequat. Duis aute irure dolor in reprehenderit in voluptate velit esse cillum dolore eu fugiat nulla pariatur. Excepteur sint occaecat cupidatat non proident, sunt in culpa qui officia deserunt mollit anim id est laborum.</w:t>
+        <w:t xml:space="preserve">Lorem ipsum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>consectetur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>eiusmod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>tempor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>incididunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>labore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dolore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> magna </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>aliqua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>minim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>veniam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>quis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>nostrud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>exercitation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ullamco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>laboris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>nisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>aliquip</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ex </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> commodo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>consequat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Duis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>aute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>irure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dolor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>reprehenderit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>voluptate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>cillum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>dolore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>fugiat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>pariatur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Excepteur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>occaecat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>cupidatat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>proident</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>sunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in culpa qui officia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>deserunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mollit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>anim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> id est </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>laborum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008A6E21">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36212744" w14:textId="77777777" w:rsidR="00FB69D1" w:rsidRPr="008A6E21" w:rsidRDefault="00FB69D1" w:rsidP="0065604A">
+    <w:p w14:paraId="5464F78C" w14:textId="77777777" w:rsidR="00FB69D1" w:rsidRPr="008A6E21" w:rsidRDefault="00FB69D1" w:rsidP="0065604A">
       <w:pPr>
         <w:pStyle w:val="MainBody"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="738501FF" w14:textId="77777777" w:rsidR="009477FE" w:rsidRPr="00C7009A" w:rsidRDefault="009477FE" w:rsidP="008A3CA5">
+    <w:p w14:paraId="4079891B" w14:textId="77777777" w:rsidR="009477FE" w:rsidRPr="00C7009A" w:rsidRDefault="009477FE" w:rsidP="003C08BE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00C7009A">
         <w:t>Notes on contributor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50AA7797" w14:textId="2605BDF8" w:rsidR="009477FE" w:rsidRPr="00C7009A" w:rsidRDefault="00057514" w:rsidP="009477FE">
+    <w:p w14:paraId="118DA315" w14:textId="77777777" w:rsidR="009477FE" w:rsidRPr="00C7009A" w:rsidRDefault="00057514" w:rsidP="009477FE">
       <w:pPr>
         <w:pStyle w:val="JACLRSections"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00057514">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:smallCaps/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Full name</w:t>
       </w:r>
       <w:r w:rsidR="009477FE" w:rsidRPr="00C7009A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="009477FE" w:rsidRPr="00C7009A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>lease, add a bionote, no longer than 150 words.</w:t>
+        <w:t xml:space="preserve">lease, add a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009477FE" w:rsidRPr="00C7009A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>bionote</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009477FE" w:rsidRPr="00C7009A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>, no longer than 150 words.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36BAC1AF" w14:textId="5EE4AD6F" w:rsidR="009477FE" w:rsidRPr="00C7009A" w:rsidRDefault="009477FE" w:rsidP="009477FE">
+    <w:p w14:paraId="01B6210B" w14:textId="77777777" w:rsidR="009477FE" w:rsidRPr="00C7009A" w:rsidRDefault="009477FE" w:rsidP="009477FE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7009A">
         <w:rPr>
           <w:rStyle w:val="JACLRSectionsChar"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Contact:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7009A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C7009A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Your institutional email, preferably.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CCA9A0F" w14:textId="1C61CE24" w:rsidR="009477FE" w:rsidRPr="00C7009A" w:rsidRDefault="009477FE" w:rsidP="009477FE">
+    <w:p w14:paraId="431E5041" w14:textId="77777777" w:rsidR="009477FE" w:rsidRPr="00C7009A" w:rsidRDefault="009477FE" w:rsidP="009477FE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7009A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>ORCID: Link to your ORCID.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61D30399" w14:textId="77777777" w:rsidR="00DB6B3D" w:rsidRPr="00C7009A" w:rsidRDefault="00DB6B3D" w:rsidP="00004E99">
+    <w:p w14:paraId="7CF99C5D" w14:textId="77777777" w:rsidR="00DB6B3D" w:rsidRPr="00C7009A" w:rsidRDefault="00DB6B3D" w:rsidP="00004E99">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="773DE875" w14:textId="47B68159" w:rsidR="00DB6B3D" w:rsidRPr="00C7009A" w:rsidRDefault="00C7009A" w:rsidP="008A3CA5">
+    <w:p w14:paraId="0EF088F6" w14:textId="77777777" w:rsidR="00DB6B3D" w:rsidRPr="00C7009A" w:rsidRDefault="00C7009A" w:rsidP="003C08BE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Works Cited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48C8703D" w14:textId="77777777" w:rsidR="00C7009A" w:rsidRPr="00C7009A" w:rsidRDefault="00C7009A" w:rsidP="005039BC">
+    <w:p w14:paraId="3CC2EB82" w14:textId="77777777" w:rsidR="00C7009A" w:rsidRPr="003C08BE" w:rsidRDefault="00C7009A" w:rsidP="003C08BE">
       <w:pPr>
         <w:pStyle w:val="Bibliography"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C7009A">
-[...17 lines deleted...]
-        <w:t xml:space="preserve">. Edited by Margaret Smith, Oxford UP, 1998. </w:t>
+      <w:r w:rsidRPr="003C08BE">
+        <w:t xml:space="preserve">Brontë, Charlotte. Jane Eyre. Edited by Margaret Smith, Oxford UP, 1998. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="799539E9" w14:textId="4CA23623" w:rsidR="00C7009A" w:rsidRPr="00C7009A" w:rsidRDefault="00C7009A" w:rsidP="005039BC">
+    <w:p w14:paraId="1CD19F2A" w14:textId="77777777" w:rsidR="00C7009A" w:rsidRPr="003C08BE" w:rsidRDefault="00C7009A" w:rsidP="003C08BE">
       <w:pPr>
         <w:pStyle w:val="Bibliography"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C7009A">
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, 24 May 2007, p. LZ01. </w:t>
+      <w:r w:rsidRPr="003C08BE">
+        <w:t xml:space="preserve">Brubaker, Bill. “New Health </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C08BE">
+        <w:t>Center</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C08BE">
+        <w:t xml:space="preserve"> Targets County’s Uninsured Patients.” Washington Post, 24 May 2007, p. LZ01. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CECC37B" w14:textId="77777777" w:rsidR="00C7009A" w:rsidRPr="00C7009A" w:rsidRDefault="00C7009A" w:rsidP="005039BC">
+    <w:p w14:paraId="30D3C5EE" w14:textId="77777777" w:rsidR="00C7009A" w:rsidRPr="003C08BE" w:rsidRDefault="00C7009A" w:rsidP="003C08BE">
       <w:pPr>
         <w:pStyle w:val="Bibliography"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C7009A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="003C08BE">
         <w:t xml:space="preserve">“Business: Global Warming's Boom Town; Tourism in Greenland.” The Economist, 26 May 2007, p. 82. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D8AF8D1" w14:textId="77777777" w:rsidR="00C7009A" w:rsidRPr="00C7009A" w:rsidRDefault="00C7009A" w:rsidP="005039BC">
+    <w:p w14:paraId="475D13BA" w14:textId="77777777" w:rsidR="00C7009A" w:rsidRPr="003C08BE" w:rsidRDefault="00C7009A" w:rsidP="003C08BE">
       <w:pPr>
         <w:pStyle w:val="Bibliography"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C7009A">
-[...17 lines deleted...]
-        <w:t xml:space="preserve">. 1990. Routledge, 1999. </w:t>
+      <w:r w:rsidRPr="003C08BE">
+        <w:t xml:space="preserve">Butler, Judith. Gender Trouble. 1990. Routledge, 1999. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="264808E9" w14:textId="77777777" w:rsidR="00C7009A" w:rsidRPr="00C7009A" w:rsidRDefault="00C7009A" w:rsidP="00C7009A">
+    <w:p w14:paraId="58CA9F5C" w14:textId="77777777" w:rsidR="00C7009A" w:rsidRPr="003C08BE" w:rsidRDefault="00C7009A" w:rsidP="003C08BE">
       <w:pPr>
         <w:pStyle w:val="Bibliography"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C7009A">
-[...17 lines deleted...]
-        <w:t>, 22 May 2007, www.nytimes.com/2007/05/22/science/earth/22ander.html?_r=0. Accessed 29 May 2019.</w:t>
+      <w:r w:rsidRPr="003C08BE">
+        <w:t>Dean, Cornelia. “Executive on a Mission: Saving the Planet.” The New York Times, 22 May 2007, www.nytimes.com/2007/05/22/science/earth/22ander.html?_r=0. Accessed 29 May 2019.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09E872AD" w14:textId="33DFA84B" w:rsidR="00C7009A" w:rsidRPr="00C7009A" w:rsidRDefault="00C7009A" w:rsidP="00C7009A">
+    <w:p w14:paraId="70506FA0" w14:textId="77777777" w:rsidR="00C7009A" w:rsidRPr="003C08BE" w:rsidRDefault="00C7009A" w:rsidP="003C08BE">
       <w:pPr>
         <w:pStyle w:val="Bibliography"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C7009A">
-[...20 lines deleted...]
-        <w:t>. Twentieth Century Fox, 1977.</w:t>
+      <w:r w:rsidRPr="003C08BE">
+        <w:t>Lucas, George, director. Star Wars Episode IV: A New Hope. Twentieth Century Fox, 1977.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E2A3E5" w14:textId="77777777" w:rsidR="00C7009A" w:rsidRPr="00C7009A" w:rsidRDefault="00C7009A" w:rsidP="00C7009A"/>
+    <w:p w14:paraId="58D739D8" w14:textId="77777777" w:rsidR="00C7009A" w:rsidRPr="00C7009A" w:rsidRDefault="00C7009A" w:rsidP="00C7009A"/>
     <w:sectPr w:rsidR="00C7009A" w:rsidRPr="00C7009A" w:rsidSect="008A6E21">
-      <w:headerReference w:type="default" r:id="rId10"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64E51862" w14:textId="77777777" w:rsidR="0076452B" w:rsidRPr="00C7009A" w:rsidRDefault="0076452B" w:rsidP="00004E99">
+    <w:p w14:paraId="7A31EBB8" w14:textId="77777777" w:rsidR="00CB18C5" w:rsidRPr="00C7009A" w:rsidRDefault="00CB18C5" w:rsidP="00004E99">
       <w:r w:rsidRPr="00C7009A">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43E54975" w14:textId="77777777" w:rsidR="0076452B" w:rsidRPr="00C7009A" w:rsidRDefault="0076452B" w:rsidP="00004E99"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="05E29DE7" w14:textId="77777777" w:rsidR="0076452B" w:rsidRDefault="0076452B"/>
+    <w:p w14:paraId="682CFCC2" w14:textId="77777777" w:rsidR="00CB18C5" w:rsidRPr="00C7009A" w:rsidRDefault="00CB18C5" w:rsidP="00004E99"/>
+    <w:p w14:paraId="20E995B1" w14:textId="77777777" w:rsidR="00CB18C5" w:rsidRDefault="00CB18C5"/>
+    <w:p w14:paraId="3C205A67" w14:textId="77777777" w:rsidR="00CB18C5" w:rsidRDefault="00CB18C5"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0FAD3770" w14:textId="77777777" w:rsidR="0076452B" w:rsidRPr="00C7009A" w:rsidRDefault="0076452B" w:rsidP="00004E99">
+    <w:p w14:paraId="6459ACAA" w14:textId="77777777" w:rsidR="00CB18C5" w:rsidRPr="00C7009A" w:rsidRDefault="00CB18C5" w:rsidP="00004E99">
       <w:r w:rsidRPr="00C7009A">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03347D9C" w14:textId="77777777" w:rsidR="0076452B" w:rsidRPr="00C7009A" w:rsidRDefault="0076452B" w:rsidP="00004E99"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5BFDB173" w14:textId="77777777" w:rsidR="0076452B" w:rsidRDefault="0076452B"/>
+    <w:p w14:paraId="5F41E879" w14:textId="77777777" w:rsidR="00CB18C5" w:rsidRPr="00C7009A" w:rsidRDefault="00CB18C5" w:rsidP="00004E99"/>
+    <w:p w14:paraId="7E804750" w14:textId="77777777" w:rsidR="00CB18C5" w:rsidRDefault="00CB18C5"/>
+    <w:p w14:paraId="1A3CD4B5" w14:textId="77777777" w:rsidR="00CB18C5" w:rsidRDefault="00CB18C5"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -731,51 +3000,61 @@
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="00E94189" w14:textId="05E01053" w:rsidR="00D51A58" w:rsidRPr="008A6E21" w:rsidRDefault="00814603" w:rsidP="00814603">
+  <w:p w14:paraId="52E600C5" w14:textId="77777777" w:rsidR="00A71ECA" w:rsidRDefault="00A71ECA">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7898F507" w14:textId="77777777" w:rsidR="00D51A58" w:rsidRPr="008A6E21" w:rsidRDefault="00814603" w:rsidP="00814603">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>JACLR</w:t>
     </w:r>
     <w:r w:rsidRPr="008A3CA5">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:iCs/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -798,67 +3077,67 @@
       <w:t>X.1/2 (June/December year): Y-Z</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:iCs/>
       </w:rPr>
       <w:t xml:space="preserve">– </w:t>
     </w:r>
     <w:r w:rsidRPr="00C7009A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>e-ISSN 2340-650X</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:id w:val="2128581783"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="6F7E6B53" w14:textId="68D08806" w:rsidR="00D3782F" w:rsidRPr="00814603" w:rsidRDefault="00D3782F" w:rsidP="00D3782F">
+      <w:p w14:paraId="72980000" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRPr="00814603" w:rsidRDefault="00D3782F" w:rsidP="00D3782F">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00814603">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>[</w:t>
         </w:r>
         <w:r w:rsidRPr="00814603">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
@@ -891,68 +3170,68 @@
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidRPr="00814603">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>]</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41467BF1" w14:textId="77777777" w:rsidR="0076452B" w:rsidRDefault="0076452B">
+    <w:p w14:paraId="72EC4DEC" w14:textId="77777777" w:rsidR="00CB18C5" w:rsidRDefault="00CB18C5">
       <w:r w:rsidRPr="00C7009A">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4FE5CE4A" w14:textId="77777777" w:rsidR="0076452B" w:rsidRPr="00C7009A" w:rsidRDefault="0076452B" w:rsidP="00004E99">
+    <w:p w14:paraId="48EFD52E" w14:textId="77777777" w:rsidR="00CB18C5" w:rsidRPr="00C7009A" w:rsidRDefault="00CB18C5" w:rsidP="00004E99">
       <w:r w:rsidRPr="00C7009A">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E27DDCD" w14:textId="77777777" w:rsidR="0076452B" w:rsidRPr="00C7009A" w:rsidRDefault="0076452B" w:rsidP="00004E99"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0E848F75" w14:textId="77777777" w:rsidR="0076452B" w:rsidRDefault="0076452B"/>
+    <w:p w14:paraId="33D21429" w14:textId="77777777" w:rsidR="00CB18C5" w:rsidRPr="00C7009A" w:rsidRDefault="00CB18C5" w:rsidP="00004E99"/>
+    <w:p w14:paraId="1D5C498E" w14:textId="77777777" w:rsidR="00CB18C5" w:rsidRDefault="00CB18C5"/>
+    <w:p w14:paraId="787E8C32" w14:textId="77777777" w:rsidR="00CB18C5" w:rsidRDefault="00CB18C5"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="37F0BDE1" w14:textId="1D8AC18F" w:rsidR="0011749D" w:rsidRPr="008A6E21" w:rsidRDefault="0011749D" w:rsidP="0065604A">
+    <w:p w14:paraId="3AFF2A87" w14:textId="77777777" w:rsidR="0011749D" w:rsidRPr="008A6E21" w:rsidRDefault="0011749D" w:rsidP="0065604A">
       <w:pPr>
         <w:pStyle w:val="Footnote"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7009A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00C7009A">
         <w:t xml:space="preserve"> Recommended Citation</w:t>
       </w:r>
       <w:r w:rsidR="00C252F3" w:rsidRPr="00C7009A">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C7009A">
         <w:t xml:space="preserve">Surname, Name. “Title.” </w:t>
       </w:r>
       <w:r w:rsidRPr="00C7009A">
         <w:rPr>
           <w:i/>
@@ -988,51 +3267,61 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidR="00C11F7D" w:rsidRPr="008A6E21">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>https://reunido.uniovi.es/index.php/jaclr/index</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C11F7D" w:rsidRPr="008A6E21">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5FF52630" w14:textId="70CECEDA" w:rsidR="00814603" w:rsidRPr="00814603" w:rsidRDefault="00814603">
+  <w:p w14:paraId="350E8DC3" w14:textId="77777777" w:rsidR="00A71ECA" w:rsidRDefault="00A71ECA">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1DE61D1E" w14:textId="77777777" w:rsidR="00814603" w:rsidRPr="00814603" w:rsidRDefault="00814603">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00814603">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">AUTHOR’S FULL NAME </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="-1924175591"/>
@@ -1063,196 +3352,196 @@
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00814603">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00814603">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="106CA7D1" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRDefault="00D3782F">
+  <w:p w14:paraId="1FF7DC6B" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRDefault="00D3782F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1337AAF5" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRPr="00C7009A" w:rsidRDefault="00D3782F" w:rsidP="00D3782F">
+  <w:p w14:paraId="6D0B00CD" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRPr="00C7009A" w:rsidRDefault="00D3782F" w:rsidP="00D3782F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C7009A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
-      <w:t xml:space="preserve">Studies on Intermediality and Intercultural Mediation </w:t>
+      <w:t xml:space="preserve">Studies on </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00C7009A">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t>Intermediality</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00C7009A">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> and Intercultural Mediation </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>– REUNIDO</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="59A63073" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRPr="008A3CA5" w:rsidRDefault="00D3782F" w:rsidP="00D3782F">
+  <w:p w14:paraId="5A2AA6EA" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRPr="008A3CA5" w:rsidRDefault="00D3782F" w:rsidP="00D3782F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C7009A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>Journal of Artisti</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>c Creation and Literary Research</w:t>
     </w:r>
     <w:r w:rsidRPr="008A3CA5">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:iCs/>
       </w:rPr>
       <w:t xml:space="preserve"> –</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00C7009A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>X.1/2 (June/December year): Y-Z</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="579D9580" w14:textId="770A956B" w:rsidR="00D3782F" w:rsidRDefault="00D3782F" w:rsidP="00D3782F">
+  <w:p w14:paraId="3E9FFD5C" w14:textId="1A46CCE2" w:rsidR="00D3782F" w:rsidRPr="00C7009A" w:rsidRDefault="00D3782F" w:rsidP="00D3782F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C7009A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>e-ISSN 2340-650X</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="537D34A7" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRPr="00C7009A" w:rsidRDefault="00D3782F" w:rsidP="00D3782F">
-[...13 lines deleted...]
-  <w:p w14:paraId="0559CCC1" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRPr="00C7009A" w:rsidRDefault="00D3782F" w:rsidP="00D3782F">
+  <w:p w14:paraId="1AC792B5" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRPr="00C7009A" w:rsidRDefault="00D3782F" w:rsidP="00D3782F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C7009A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>© The Author(s)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6110B2AC" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRDefault="00D3782F" w:rsidP="00D3782F">
+  <w:p w14:paraId="7553ECE3" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRDefault="00D3782F" w:rsidP="00D3782F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">Content </w:t>
     </w:r>
     <w:r w:rsidRPr="00C7009A">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">licensed under </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>CC BY-NC-ND 4.0</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2A11FEF6" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRDefault="00D3782F">
+  <w:p w14:paraId="2FB3B714" w14:textId="77777777" w:rsidR="00D3782F" w:rsidRDefault="00D3782F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="031434D7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4DFAEFDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -1497,229 +3786,235 @@
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1028601969">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1319964442">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1548177925">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
   <w:removeDateAndTime/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00DB6B3D"/>
+    <w:rsidRoot w:val="00A71ECA"/>
     <w:rsid w:val="00004E99"/>
     <w:rsid w:val="0000740A"/>
     <w:rsid w:val="00057514"/>
     <w:rsid w:val="00065816"/>
     <w:rsid w:val="00082F4C"/>
     <w:rsid w:val="00093F3A"/>
     <w:rsid w:val="000A4EDA"/>
     <w:rsid w:val="000C7F94"/>
     <w:rsid w:val="000D24D5"/>
     <w:rsid w:val="000E7FA6"/>
     <w:rsid w:val="000F4C25"/>
     <w:rsid w:val="0011749D"/>
     <w:rsid w:val="00177AF1"/>
     <w:rsid w:val="001E1CF8"/>
     <w:rsid w:val="002966CF"/>
     <w:rsid w:val="002D041A"/>
     <w:rsid w:val="002E1E8B"/>
     <w:rsid w:val="002F08DA"/>
     <w:rsid w:val="0030210E"/>
     <w:rsid w:val="0032007D"/>
     <w:rsid w:val="0032253E"/>
     <w:rsid w:val="003303D8"/>
     <w:rsid w:val="00362CE9"/>
     <w:rsid w:val="003B6215"/>
+    <w:rsid w:val="003C08BE"/>
     <w:rsid w:val="003E4595"/>
     <w:rsid w:val="003E51EF"/>
     <w:rsid w:val="004044E8"/>
     <w:rsid w:val="00412F0E"/>
     <w:rsid w:val="00447596"/>
     <w:rsid w:val="00456E90"/>
     <w:rsid w:val="004815BA"/>
     <w:rsid w:val="004A4A29"/>
     <w:rsid w:val="004B5801"/>
     <w:rsid w:val="004E7805"/>
     <w:rsid w:val="004F2AFE"/>
     <w:rsid w:val="00500143"/>
     <w:rsid w:val="00502EE2"/>
     <w:rsid w:val="005039BC"/>
     <w:rsid w:val="00504CF3"/>
     <w:rsid w:val="00597830"/>
     <w:rsid w:val="005A1818"/>
     <w:rsid w:val="005C28FE"/>
     <w:rsid w:val="005C312C"/>
     <w:rsid w:val="005C6263"/>
     <w:rsid w:val="005D13E8"/>
     <w:rsid w:val="00642B65"/>
     <w:rsid w:val="00652EDB"/>
     <w:rsid w:val="0065604A"/>
     <w:rsid w:val="006B1822"/>
     <w:rsid w:val="006C074E"/>
     <w:rsid w:val="006D01D8"/>
     <w:rsid w:val="006D0907"/>
     <w:rsid w:val="006E2E50"/>
     <w:rsid w:val="007127FE"/>
     <w:rsid w:val="00716320"/>
     <w:rsid w:val="00717377"/>
     <w:rsid w:val="00755D9B"/>
     <w:rsid w:val="0076452B"/>
     <w:rsid w:val="00774BD1"/>
     <w:rsid w:val="007E5A58"/>
     <w:rsid w:val="00814603"/>
     <w:rsid w:val="00815BE3"/>
     <w:rsid w:val="008310B3"/>
+    <w:rsid w:val="008419D8"/>
     <w:rsid w:val="00854CBC"/>
     <w:rsid w:val="008636BD"/>
     <w:rsid w:val="008A3CA5"/>
     <w:rsid w:val="008A6E21"/>
     <w:rsid w:val="008D44B1"/>
     <w:rsid w:val="008D4CF7"/>
     <w:rsid w:val="008E2A41"/>
     <w:rsid w:val="008E7276"/>
     <w:rsid w:val="0091358A"/>
     <w:rsid w:val="0091370B"/>
     <w:rsid w:val="009477FE"/>
     <w:rsid w:val="00957296"/>
     <w:rsid w:val="009674D2"/>
     <w:rsid w:val="00970B1A"/>
     <w:rsid w:val="009A302C"/>
     <w:rsid w:val="009D407E"/>
     <w:rsid w:val="009E1ED1"/>
     <w:rsid w:val="00A25E86"/>
     <w:rsid w:val="00A27BAE"/>
     <w:rsid w:val="00A62478"/>
     <w:rsid w:val="00A7028F"/>
+    <w:rsid w:val="00A71ECA"/>
     <w:rsid w:val="00A84D0D"/>
     <w:rsid w:val="00A8695D"/>
     <w:rsid w:val="00AA3E84"/>
     <w:rsid w:val="00B167B6"/>
     <w:rsid w:val="00B33EF9"/>
     <w:rsid w:val="00B47568"/>
     <w:rsid w:val="00B72588"/>
     <w:rsid w:val="00BA05C4"/>
     <w:rsid w:val="00BA2D61"/>
     <w:rsid w:val="00C11F7D"/>
     <w:rsid w:val="00C143CA"/>
     <w:rsid w:val="00C252F3"/>
     <w:rsid w:val="00C50BAE"/>
     <w:rsid w:val="00C617A6"/>
     <w:rsid w:val="00C7009A"/>
     <w:rsid w:val="00C95479"/>
     <w:rsid w:val="00CA6754"/>
     <w:rsid w:val="00CB0D29"/>
+    <w:rsid w:val="00CB18C5"/>
     <w:rsid w:val="00CF04AA"/>
     <w:rsid w:val="00CF3FDA"/>
     <w:rsid w:val="00D1246A"/>
     <w:rsid w:val="00D1526A"/>
     <w:rsid w:val="00D227AF"/>
     <w:rsid w:val="00D3782F"/>
     <w:rsid w:val="00D436B9"/>
     <w:rsid w:val="00D51A58"/>
+    <w:rsid w:val="00D54489"/>
     <w:rsid w:val="00D5606C"/>
     <w:rsid w:val="00D811A2"/>
     <w:rsid w:val="00D9545F"/>
     <w:rsid w:val="00DA221D"/>
     <w:rsid w:val="00DB6B3D"/>
     <w:rsid w:val="00DD0765"/>
     <w:rsid w:val="00E15BC5"/>
+    <w:rsid w:val="00E24DB7"/>
     <w:rsid w:val="00E44219"/>
     <w:rsid w:val="00E620EE"/>
     <w:rsid w:val="00EA073C"/>
     <w:rsid w:val="00EC3FA1"/>
     <w:rsid w:val="00F2571B"/>
     <w:rsid w:val="00F27194"/>
     <w:rsid w:val="00F46552"/>
     <w:rsid w:val="00F56F11"/>
     <w:rsid w:val="00F65A76"/>
     <w:rsid w:val="00FB0BC1"/>
     <w:rsid w:val="00FB69D1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="10350A7B"/>
+  <w14:docId w14:val="6C57D623"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="fr" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2096,51 +4391,51 @@
     <w:name w:val="Normal"/>
     <w:rsid w:val="0032007D"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Heading"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="008A3CA5"/>
+    <w:rsid w:val="003C08BE"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="240" w:line="360" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:smallCaps/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Subheading"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008A3CA5"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
@@ -2436,54 +4731,57 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="001D640E"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
     <w:rsid w:val="00C8446D"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-US" w:eastAsia="es-ES" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bibliography">
     <w:name w:val="Bibliography"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005039BC"/>
+    <w:rsid w:val="003C08BE"/>
     <w:pPr>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00BF7EBC"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Prrafodelista1">
     <w:name w:val="Párrafo de lista1"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00F44D23"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun" w:cs="Mangal"/>
       <w:kern w:val="1"/>
       <w:lang w:val="es-ES" w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normal1">
     <w:name w:val="Normal1"/>
     <w:rsid w:val="00F44D23"/>
     <w:rPr>
@@ -2637,51 +4935,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1991247780">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reunido.uniovi.es/index.php/jaclr/index" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -2976,69 +5274,69 @@
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjOQgYTLga/YkCUN5xf2jQ3MKCk+Q==">CgMxLjAyDmguM3h2bm9hdDNsYjk4Mg5oLnIyczB6bDd4ejRvMDIOaC5la2Vkb3VnNXJxdHA4AHIhMUVsM1F6RmpRMERQQ0JYUjA4THZUTGlLRm1HM1dDelhu</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7651E2CA-1FB5-4330-B1DE-5C836F86F2F3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template/>
+  <Template>template-reviews JACLR-OTH1</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>427</Words>
   <Characters>2351</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2773</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:creator>Reviewer</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>